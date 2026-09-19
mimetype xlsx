--- v0 (2026-06-18)
+++ v1 (2026-09-19)
@@ -20,213 +20,213 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Любительская лига ОО БАБС</t>
   </si>
   <si>
     <t>КУБОК ЛИДЕРОВ этап 4 профессионалы</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.05.2026, Билли Джойс, Беларусь, Минск, ул. Гурского,  43а</t>
+    <t>01.05.2026, Билли Джойс, Belarus, Minsk, ул. Гурского,  43а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Булыка Владислав</t>
+    <t>Bulyka Vladislav</t>
   </si>
   <si>
-    <t>Иванов Виктор</t>
+    <t>Ivanov Viktor</t>
   </si>
   <si>
-    <t>Кундас Никита</t>
+    <t>Kundas Nikita</t>
   </si>
   <si>
-    <t>Павлович Тимофей</t>
+    <t>Pavlovic Timofej</t>
   </si>
   <si>
-    <t>Пинчуков Евгений</t>
+    <t>Pincukov Evgenij</t>
   </si>
   <si>
-    <t>Родионов Владислав</t>
+    <t>Rodionov Vladislav</t>
   </si>
   <si>
-    <t>Салтовский Евгений</t>
+    <t>Saltovskiy Evgeniy</t>
   </si>
   <si>
-    <t>Шопик Владислав</t>
+    <t>Shopik Vladislav</t>
   </si>
   <si>
-    <t>Астапцов Роман</t>
+    <t>Astapcov Roman</t>
   </si>
   <si>
-    <t>Глушанин Андрей</t>
+    <t>Cizov Valerij</t>
   </si>
   <si>
-    <t>Купава Игорь</t>
+    <t>Glusanin Andrej</t>
   </si>
   <si>
-    <t>Чижов Валерий</t>
+    <t>Kupava Igor</t>
   </si>
   <si>
-    <t>Бувалец Владислав</t>
+    <t>Buvalec Vladislav</t>
   </si>
   <si>
-    <t>Карпович Вадим</t>
+    <t>Karpovic Vadim</t>
   </si>
   <si>
-    <t>Лукьянович Егор</t>
+    <t>Lukyanovich Egor</t>
   </si>
   <si>
-    <t>Щелкун Раймонд</t>
+    <t>Schelkun Raymond</t>
   </si>
   <si>
-    <t>Алейников Павел</t>
+    <t>Aleinikau Pavel</t>
   </si>
   <si>
-    <t>Андреев Максим</t>
+    <t>Andreev Maxim</t>
   </si>
   <si>
-    <t>Казаченко Илья</t>
+    <t>Kazacenko Il'a</t>
   </si>
   <si>
-    <t>Курта Евгений</t>
+    <t>Kurta Evgeniy</t>
   </si>
   <si>
-    <t>Маркоцинский Януш</t>
+    <t>Markocinskij Anus</t>
   </si>
   <si>
-    <t>Полуян Никита</t>
+    <t>Poluan Nikita</t>
   </si>
   <si>
-    <t>Гладский Ярослав</t>
+    <t>Gladskiy Yaroslav</t>
   </si>
   <si>
-    <t>Лепшаков Дастан</t>
+    <t>Lepshakov Dastan</t>
   </si>
   <si>
-    <t>Ратбеков Ызатбек</t>
+    <t>Ratbekov Yzatbek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Бобруйск</t>
+    <t>Babrujsk</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Гродно</t>
+    <t>Grodna</t>
   </si>
   <si>
-    <t>Борисов</t>
+    <t>Viliejka</t>
   </si>
   <si>
-    <t>Вилейка</t>
+    <t>Barysaw</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Витебск</t>
+    <t>Viciebsk</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Талас</t>
+    <t>Talas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -851,97 +851,97 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1989</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1977</v>
+        <v>1991</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>1995</v>
+        <v>1977</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>1996</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -997,71 +997,71 @@
       </c>
       <c r="D23" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>1979</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
         <v>1994</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="8">
         <v>1987</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>