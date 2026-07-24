--- v0 (2026-06-08)
+++ v1 (2026-07-24)
@@ -1109,51 +1109,53 @@
         <v>1960</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1961</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="E31" s="9"/>
+      <c r="E31" s="9" t="s">
+        <v>45</v>
+      </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1950</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">