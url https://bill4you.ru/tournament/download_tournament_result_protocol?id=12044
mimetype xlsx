--- v0 (2026-05-23)
+++ v1 (2026-08-29)
@@ -20,231 +20,231 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>МОО "Федерация бильярдного спорта г.Надым"</t>
   </si>
   <si>
     <t>Кубок ЯНАО (мужчины)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.04.2026, МАУ "ДС "Звёздный ", Россия, Ямало-Ненецкий автономный округ, Новый Уренгой, мкр.Олимпийский, д.1,  МАУ"ДС "Звёздный"</t>
+    <t>24.04.2026, МАУ "ДС "Звёздный ", Russian Federation, Yamalo-Nenets Autonomous Area, Noviy Urengoy, мкр.Олимпийский, д.1,  МАУ"ДС "Звёздный"</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Чернышев Владимир</t>
+    <t>Chernyshev Vladimir</t>
   </si>
   <si>
-    <t>Истомин Артём</t>
+    <t>Istomin Artem</t>
   </si>
   <si>
-    <t>Забанов Магомед</t>
+    <t>Rogov Andrey</t>
   </si>
   <si>
-    <t>Рогов Андрей</t>
+    <t>Zabanov Magomed</t>
   </si>
   <si>
-    <t>Ефремов Анатолий</t>
+    <t>Efremov Anatoliy</t>
   </si>
   <si>
-    <t>Кузнецов Всеволод</t>
+    <t>Kuznecov Vsevolod</t>
   </si>
   <si>
-    <t>Литвинович Денис</t>
+    <t>Litvinovich Denis</t>
   </si>
   <si>
-    <t>Насиров Нурланбек</t>
+    <t>Nasirov Nurlanbek</t>
   </si>
   <si>
-    <t>Джалилов Эльдар</t>
+    <t>Dzalilov El'dar</t>
   </si>
   <si>
-    <t>Пирмагамедов Мамед</t>
+    <t>Pirmagamedov Mamed</t>
   </si>
   <si>
-    <t>Птичкин Дмитрий</t>
+    <t>Ptichkin Dmitriy</t>
   </si>
   <si>
-    <t>Стукалов Вячеслав</t>
+    <t>Stukalov Vyacheslav</t>
   </si>
   <si>
-    <t>Зыков Алексей</t>
+    <t>Kuznecov Georgiy</t>
   </si>
   <si>
-    <t>Кузнецов Георгий</t>
+    <t>Matyushkin Vladimir</t>
   </si>
   <si>
-    <t>Матюшкин Владимир</t>
+    <t>Putincev Vladimir</t>
   </si>
   <si>
-    <t>Путинцев Владимир</t>
+    <t>Zykov Aleksey</t>
   </si>
   <si>
-    <t>Анваров Рустам</t>
+    <t>Anvarov Rustam</t>
   </si>
   <si>
-    <t>Белобородов Александр</t>
+    <t>Beloborodov Aleksandr</t>
   </si>
   <si>
-    <t>Брюхно Валентин</t>
+    <t>Bryuhno Valentin</t>
   </si>
   <si>
-    <t>Валиев Ильдус</t>
+    <t>Kandaurov Andrey</t>
   </si>
   <si>
-    <t>Кандауров Андрей</t>
+    <t>Kopeyko Maksim</t>
   </si>
   <si>
-    <t>Копейко Максим</t>
+    <t>Radzhabov Venety</t>
   </si>
   <si>
-    <t>Назаров Шухрат</t>
+    <t>Shukhrat Nazarov</t>
   </si>
   <si>
-    <t>Раджабов Венету</t>
+    <t>Valiev Ildus</t>
   </si>
   <si>
-    <t>Асланов Мехман</t>
+    <t>Kostyuk Nikolay</t>
   </si>
   <si>
-    <t>Костюк Николай</t>
+    <t>M M</t>
   </si>
   <si>
-    <t>Назметдинов Альберт</t>
+    <t>Nazmetdinov Albert</t>
   </si>
   <si>
-    <t>Овечкин Алексей</t>
+    <t>Ovechkin Aleksei</t>
   </si>
   <si>
-    <t>Севостьянов Александр</t>
+    <t>Sevostyanov Aleksandr</t>
   </si>
   <si>
-    <t>Тартан Максим</t>
+    <t>Tartan Maksim</t>
   </si>
   <si>
-    <t>Богомолов Максим</t>
+    <t>Bogomolov Maksim</t>
   </si>
   <si>
-    <t>Забанов Гаджи</t>
+    <t>Shaposhnikov Boris</t>
   </si>
   <si>
-    <t>Шапошников Борис</t>
+    <t>Zabanov Gadzhi</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Михеев Александр</t>
+    <t>Mikheev Aleksandr</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Новый Уренгой</t>
+    <t>Noviy Urengoy</t>
   </si>
   <si>
-    <t>Ноябрьск</t>
+    <t>Noyabrsk</t>
   </si>
   <si>
-    <t>посёлок городского типа Пангоды</t>
+    <t>posyolok gorodskogo tipa Pangody</t>
   </si>
   <si>
-    <t>Салехард</t>
+    <t>Salekhard</t>
   </si>
   <si>
-    <t>Лабытнанги</t>
+    <t>Labytnangi</t>
   </si>
   <si>
-    <t>Надым</t>
+    <t>Nadym</t>
   </si>
   <si>
-    <t>Губкинский</t>
+    <t>Gubkinskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -745,71 +745,71 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>2009</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1990</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -945,117 +945,117 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1968</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1979</v>
+        <v>1967</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1967</v>
+        <v>1974</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1972</v>
+        <v>1979</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1982</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1085,177 +1085,177 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1969</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1981</v>
+        <v>1975</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1975</v>
+        <v>1980</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1980</v>
+        <v>1978</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>2000</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1978</v>
+        <v>1981</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1971</v>
+        <v>1977</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>1983</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
@@ -1323,72 +1323,72 @@
       <c r="A38" s="8">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>1977</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8"/>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1972</v>
+        <v>1965</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8"/>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
-        <v>1965</v>
+        <v>1972</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="10"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>