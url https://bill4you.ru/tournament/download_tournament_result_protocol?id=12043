--- v0 (2026-04-22)
+++ v1 (2026-07-23)
@@ -917,51 +917,53 @@
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2003</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="8"/>
+      <c r="C20" s="8">
+        <v>1983</v>
+      </c>
       <c r="D20" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1985</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>49</v>