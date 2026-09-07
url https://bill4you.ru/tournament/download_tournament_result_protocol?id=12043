--- v1 (2026-07-23)
+++ v2 (2026-09-07)
@@ -128,51 +128,51 @@
   <si>
     <t>Бастрыкин Иван</t>
   </si>
   <si>
     <t>Булычев Денис</t>
   </si>
   <si>
     <t>Герасимов Антон</t>
   </si>
   <si>
     <t>Губко Александр</t>
   </si>
   <si>
     <t>Котов Юрий</t>
   </si>
   <si>
     <t>Подерин Фёдор</t>
   </si>
   <si>
     <t>Третьяков Олег</t>
   </si>
   <si>
     <t>Угай Дмитрий</t>
   </si>
   <si>
-    <t>SBITNEV KONSTANTIN</t>
+    <t>Sbitnev Konstantin</t>
   </si>
   <si>
     <t>Shestakov Oleg</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>