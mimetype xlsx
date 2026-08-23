--- v0 (2026-05-03)
+++ v1 (2026-08-23)
@@ -20,288 +20,288 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t>Любительский турнир "LEGENDA"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.04.2026, БК "LEGENDA", Казахстан, Акмолинская область, Астана, ул. Кордай 97</t>
+    <t>18.04.2026, БК "LEGENDA", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, ул. Кордай 97</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 61</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Утебаев Артур</t>
+    <t>Utebaev Artur</t>
   </si>
   <si>
-    <t>Илхамов Сарвар</t>
+    <t>Ilkhamov Sarvar</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Анарбаев Абдималик</t>
+    <t>Anarbaev Abdimalik</t>
   </si>
   <si>
-    <t>Симеониди Юрий</t>
+    <t>Simeonidi Yuriy</t>
   </si>
   <si>
-    <t>Турлыханов Даулет</t>
+    <t>Turlyhanov Daulet</t>
   </si>
   <si>
-    <t>Югай Игорь</t>
+    <t>Yugay Igor</t>
   </si>
   <si>
-    <t>Ахмадиев Рахат</t>
+    <t>Ahmadiev Rahat</t>
   </si>
   <si>
-    <t>Ерсеитов Олжас</t>
+    <t>Erseitov Olzhas</t>
   </si>
   <si>
-    <t>Кайырбеков Мухаммет</t>
+    <t>Hisimov Akan</t>
   </si>
   <si>
-    <t>Касымбеков Самат</t>
+    <t>Kasymbekov Samat</t>
   </si>
   <si>
-    <t>Сеитов Серикбай</t>
+    <t>Kayyrbekov Muhammet</t>
   </si>
   <si>
-    <t>Уахашов Ернур</t>
+    <t>Seitov Serikbay</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>UAKHASHOV YERNUR</t>
   </si>
   <si>
-    <t>Хисимов Акан</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Агабек Ержан</t>
+    <t>Agabek Erzhan</t>
   </si>
   <si>
-    <t>Амзеханов Дархан</t>
+    <t>Amzehanov Darhan</t>
   </si>
   <si>
-    <t>Атаев Темур</t>
+    <t>Ataev Temur</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
-[...32 lines deleted...]
-    <t>Шакаев Сабит</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
     <t>Berikbol Shyngys</t>
   </si>
   <si>
-    <t>Абдыбай Алибек</t>
+    <t>Galimov Damir</t>
   </si>
   <si>
-    <t>Абиханов Аблай</t>
+    <t>Ivanov Mihail</t>
   </si>
   <si>
-    <t>Алип Ауезнур</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Байбулатов Марат</t>
+    <t>Koshkumbaev Zhaslan</t>
   </si>
   <si>
-    <t>Бижанов Бексултан</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Жунусов Азамат</t>
+    <t>Mukhametkarim Jaksylyk</t>
   </si>
   <si>
-    <t>Капашев Булат</t>
+    <t>Sarybekov Ermek</t>
   </si>
   <si>
-    <t>Каржаубаев Руслан</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Курал Мадияр</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Курманбаев Берик</t>
+    <t>Usipbaev Nurbol</t>
   </si>
   <si>
-    <t>Орынбасар Сапар</t>
+    <t>Zhaubatyrov Adil</t>
   </si>
   <si>
-    <t>Сагиев Айтан</t>
+    <t>Abdybay Alibek</t>
   </si>
   <si>
-    <t>Сарин Азамат</t>
+    <t>Abihanov Ablay</t>
   </si>
   <si>
-    <t>Смирнов Владимир</t>
+    <t>Alip Aueznur</t>
   </si>
   <si>
-    <t>Торекул Нургалил</t>
+    <t>Baybulatov Marat</t>
   </si>
   <si>
-    <t>Хижняк Владимир</t>
+    <t>Bizhanov Beksultan</t>
   </si>
   <si>
-    <t>Абильдин Азат</t>
+    <t>Hizhnyak Vladimir</t>
   </si>
   <si>
-    <t>Ахметалиев Жанабай</t>
+    <t>Kapashev Bulat</t>
   </si>
   <si>
-    <t>Габдулин Жандос</t>
+    <t>Karzhaubaev Ruslan</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Kural Madiyar</t>
   </si>
   <si>
-    <t>Карасакбай Еркин</t>
+    <t>Kurmanbaev Berik</t>
   </si>
   <si>
-    <t>Мусаев Адлет</t>
+    <t>Orynbasar Sapar</t>
   </si>
   <si>
-    <t>Рышманов Арман</t>
+    <t>Sagiev Aytan</t>
   </si>
   <si>
-    <t>Смагулов Олжас</t>
+    <t>Sarin Azamat</t>
   </si>
   <si>
-    <t>Сыздыков Адильхан</t>
+    <t>Smirnov Vladimir</t>
   </si>
   <si>
-    <t>Тайжанов Онгар</t>
+    <t>Torekul Nurgalil</t>
   </si>
   <si>
-    <t>Талапкали Азамат</t>
-[...2 lines deleted...]
-    <t>Шмыгин Илья</t>
+    <t>Zhunusov Azamat</t>
   </si>
   <si>
     <t>Abdrakhmanov Sayat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Abildin Azat</t>
+  </si>
+  <si>
+    <t>Akhmetaliev Zhanabay</t>
+  </si>
+  <si>
+    <t>Esentaev Meyrhan</t>
+  </si>
+  <si>
+    <t>Gabdulin Zhandos</t>
+  </si>
+  <si>
+    <t>Karasakbay Erkin</t>
+  </si>
+  <si>
+    <t>Musaev Adilet</t>
+  </si>
+  <si>
+    <t>Ryshmanov Arman</t>
+  </si>
+  <si>
+    <t>Shmygin Ilya</t>
+  </si>
+  <si>
+    <t>Smagulov Olzhas</t>
+  </si>
+  <si>
+    <t>Syzdykov Adilhan</t>
+  </si>
+  <si>
+    <t>Talapkali Azamat</t>
+  </si>
+  <si>
+    <t>Tayzhanov Ongar</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -987,91 +987,91 @@
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1992</v>
+        <v>1970</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1992</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F23" s="1"/>
@@ -1140,111 +1140,111 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1975</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1990</v>
+        <v>1998</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1999</v>
+        <v>1990</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1992</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1297,108 +1297,108 @@
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1990</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C36" s="8"/>
+      <c r="C36" s="8">
+        <v>1969</v>
+      </c>
       <c r="D36" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>81</v>
       </c>
@@ -1466,51 +1466,51 @@
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1990</v>
+        <v>1963</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>81</v>
       </c>
@@ -1662,311 +1662,311 @@
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
         <v>1998</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
-        <v>1963</v>
+        <v>1990</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8">
-        <v>1981</v>
+        <v>2003</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8">
-        <v>1986</v>
+        <v>1981</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C58" s="8">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8">
         <v>1970</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C60" s="8">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="8">
         <v>1990</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8">
-        <v>1995</v>
+        <v>1990</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
-        <v>1989</v>
+        <v>1995</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C64" s="8">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="8">
-        <v>1976</v>
+        <v>1989</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C66" s="8">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="8">
-        <v>1989</v>
+        <v>1993</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C68" s="8">
-        <v>2003</v>
+        <v>1976</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="10"/>
       <c r="B69" s="7"/>
       <c r="C69" s="7"/>
       <c r="D69" s="7"/>
       <c r="E69" s="7"/>
       <c r="F69" s="7"/>
       <c r="G69" s="7"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="10"/>
       <c r="B70" s="7"/>
       <c r="C70" s="7"/>