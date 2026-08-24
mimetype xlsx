--- v0 (2026-04-27)
+++ v1 (2026-08-24)
@@ -20,183 +20,183 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>БК "План Б" бильярд</t>
   </si>
   <si>
     <t>Турнир " Первый Б" по Свободной пирамиде с продолжением</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.04.2026, БК "План Б" бильярд, Россия, Москва, Бутлерова 17</t>
+    <t>12.04.2026, БК "План Б" бильярд, Russian Federation, Moscow, Бутлерова 17</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
     <t>21 - 23</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Черемисин Игорь</t>
+    <t>Cheremisin igor</t>
   </si>
   <si>
-    <t>Мольков Алексей</t>
+    <t>Molkov Aleksey</t>
   </si>
   <si>
-    <t>Власов Дмитрий</t>
+    <t>Kornev Mikhail</t>
   </si>
   <si>
-    <t>Корнев Михаил</t>
+    <t>Vlasov Dmitry</t>
   </si>
   <si>
-    <t>Дымников Александр</t>
+    <t>Dymnikov Aleksandr</t>
   </si>
   <si>
-    <t>Карчевский Денис</t>
+    <t>Karchevskii Denis</t>
   </si>
   <si>
-    <t>Нырков Юрий</t>
+    <t>Nyrkov Yuri</t>
   </si>
   <si>
-    <t>Петров Дмитрий</t>
+    <t>Petrov Dmitriy</t>
   </si>
   <si>
-    <t>Алешин Андрей</t>
+    <t>Aleshin Andrei</t>
   </si>
   <si>
-    <t>Капралов Денис</t>
+    <t>Kapralov Denis</t>
   </si>
   <si>
-    <t>Корчагин Сергей</t>
+    <t>Korchagin Sergey</t>
   </si>
   <si>
-    <t>Набока Александр</t>
+    <t>Naboka Aleksander</t>
   </si>
   <si>
-    <t>Вечтомов Владимир</t>
+    <t>Glinskiy Vladimir</t>
   </si>
   <si>
-    <t>Глинский Владимир</t>
+    <t>Razenkov Alexey</t>
   </si>
   <si>
-    <t>Разенков Алексей</t>
+    <t>Shemarov Andrey</t>
   </si>
   <si>
-    <t>Шемаров Андрей</t>
+    <t>Vechtomov Vladimir</t>
   </si>
   <si>
-    <t>Колесников Роман</t>
+    <t>Kolesnikov Roman</t>
   </si>
   <si>
-    <t>Малинина София</t>
+    <t>Malinina Sofiya</t>
   </si>
   <si>
-    <t>Новиков Иван</t>
+    <t>Novikov Ivan</t>
   </si>
   <si>
-    <t>Романчева Элина</t>
-[...2 lines deleted...]
-    <t>Мольков Максим</t>
+    <t>Romancheva Elina</t>
   </si>
   <si>
     <t>Kalyuzhnyi Alexander</t>
   </si>
   <si>
+    <t>Molkov Maksim</t>
+  </si>
+  <si>
     <t>Volkov Vadim</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Воронеж</t>
+    <t>Voronezh</t>
   </si>
   <si>
-    <t>Прохладный</t>
+    <t>Prokhladniy</t>
   </si>
   <si>
-    <t>Химки</t>
+    <t>Khimki</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -697,71 +697,71 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1984</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1977</v>
+        <v>1981</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1984</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -897,111 +897,111 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1985</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1971</v>
+        <v>1987</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1987</v>
+        <v>1980</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1980</v>
+        <v>1970</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1988</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1057,77 +1057,77 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1983</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>2015</v>
+        <v>1975</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1975</v>
+        <v>2015</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1985</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>