--- v0 (2026-04-21)
+++ v1 (2026-07-28)
@@ -732,51 +732,51 @@
       </c>
       <c r="C13" s="8">
         <v>1972</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="8">
         <v>1986</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="8">
         <v>1970</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F15" s="1"/>