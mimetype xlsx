--- v0 (2026-05-13)
+++ v1 (2026-08-28)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>БК "Свои"</t>
   </si>
   <si>
     <t xml:space="preserve">	Чемпионат г. Выборга и Выборгского района по "Свободной пирамиде" 2026</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.04.2026, БК "Свои", Россия, Ленинградская область, Выборг, ул. Южный вал,  д. 1</t>
+    <t>12.04.2026, БК "Свои", Russian Federation, Leningrad Region, Vyborg, ул. Южный вал,  д. 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Куприянов Илья</t>
+    <t>Kupriyanov Ilya</t>
   </si>
   <si>
-    <t>Пожилых Сергей</t>
+    <t>Pozhilyh Sergey</t>
   </si>
   <si>
-    <t>Костин Николай</t>
+    <t>Kostin Nikolay</t>
   </si>
   <si>
-    <t>Лоцманов Илья</t>
+    <t>Lotsmanov Ilya</t>
   </si>
   <si>
-    <t>Алексеенко Антон</t>
+    <t>Alekseenko Anton</t>
   </si>
   <si>
-    <t>Клименко Евгений</t>
+    <t>Hudoyberdiev Dilshod</t>
   </si>
   <si>
-    <t>Скрябин Владимир</t>
+    <t>Klimenko Evgeniy</t>
   </si>
   <si>
-    <t>Худойбердиев Дилшод</t>
+    <t>Skryabin Vladimir</t>
   </si>
   <si>
-    <t>Калинин Никита</t>
+    <t>Kalinin Nikita</t>
   </si>
   <si>
-    <t>Кисленков Владимир</t>
+    <t>Kislenkov Vladimir</t>
   </si>
   <si>
-    <t>Онацкий Захар</t>
+    <t>Onackiy Zahar</t>
   </si>
   <si>
-    <t>Соловьёв Андрей</t>
+    <t>Solovev Andrey</t>
   </si>
   <si>
-    <t>Алексеев Кирилл</t>
+    <t>Alexeev Kirill</t>
   </si>
   <si>
-    <t>Безручкин Илья</t>
+    <t>Bezruchkin Ilya</t>
   </si>
   <si>
-    <t>Мельник Антон</t>
+    <t>Fedotov Vladimir</t>
   </si>
   <si>
-    <t>Федотов Владимир</t>
+    <t>Melnik Anton</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Булах Сергей</t>
+    <t>Bulah Sergey</t>
   </si>
   <si>
-    <t>Белоконев Илья</t>
+    <t>Belokonev Ilya</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Выборг</t>
+    <t>Vyborg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,91 +724,91 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1989</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>1983</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1984</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -904,71 +904,71 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
         <v>1985</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1988</v>
+        <v>1945</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1945</v>
+        <v>1988</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>