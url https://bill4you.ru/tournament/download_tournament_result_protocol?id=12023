--- v0 (2026-04-21)
+++ v1 (2026-06-12)
@@ -83,51 +83,51 @@
   <si>
     <t>Бабкин Вячеслав</t>
   </si>
   <si>
     <t>Маслов Владимир</t>
   </si>
   <si>
     <t>Голубцов Никита</t>
   </si>
   <si>
     <t>Калинин Артем</t>
   </si>
   <si>
     <t>Путинцев Илья</t>
   </si>
   <si>
     <t>Смородин Роман</t>
   </si>
   <si>
     <t>Тимофеев Тимофей</t>
   </si>
   <si>
     <t>Беспятых Евгений</t>
   </si>
   <si>
-    <t>Pilyavskiy Alexsey</t>
+    <t>Пилявский Алексей</t>
   </si>
   <si>
     <t>Палкин Георгий</t>
   </si>
   <si>
     <t>Попов Евгений</t>
   </si>
   <si>
     <t>Вековшинин Андрей</t>
   </si>
   <si>
     <t>Духанин Павел</t>
   </si>
   <si>
     <t>Popov Denis</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>