--- v1 (2026-06-12)
+++ v2 (2026-08-27)
@@ -20,156 +20,156 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>БК Классик А</t>
   </si>
   <si>
     <t xml:space="preserve">Кубок "Классик А" </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.04.2026, БК Классик А, Россия, Пермский край, Пермь, ул. Куйбышева,  37 ТЦ "Алмаз",  4 этаж</t>
+    <t>12.04.2026, БК Классик А, Russian Federation, Perm Territory, Perm, ул. Куйбышева,  37 ТЦ "Алмаз",  4 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 10</t>
   </si>
   <si>
     <t>11 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Звездин Георгий</t>
+    <t>Zvezdin Georgij</t>
   </si>
   <si>
-    <t>Бабкин Вячеслав</t>
+    <t>Babkin Vyacheslav</t>
   </si>
   <si>
-    <t>Маслов Владимир</t>
+    <t>Maslov Vladimir</t>
   </si>
   <si>
-    <t>Голубцов Никита</t>
+    <t>Golubsov Nikita</t>
   </si>
   <si>
-    <t>Калинин Артем</t>
+    <t>Kalinin Andrey</t>
   </si>
   <si>
-    <t>Путинцев Илья</t>
+    <t>Putintsev Ilyua</t>
   </si>
   <si>
-    <t>Смородин Роман</t>
+    <t>Smorodin Roman</t>
   </si>
   <si>
-    <t>Тимофеев Тимофей</t>
+    <t>Timofeev Timofey</t>
   </si>
   <si>
-    <t>Беспятых Евгений</t>
+    <t>Bespiatykh Evgenii</t>
   </si>
   <si>
-    <t>Пилявский Алексей</t>
+    <t>Pilyavskiy Alexsey</t>
   </si>
   <si>
-    <t>Палкин Георгий</t>
+    <t>Palkin George</t>
   </si>
   <si>
-    <t>Попов Евгений</t>
+    <t>Popov Evgeniy</t>
   </si>
   <si>
-    <t>Вековшинин Андрей</t>
+    <t>Dukhanin Pavel</t>
   </si>
   <si>
-    <t>Духанин Павел</t>
+    <t>Vekovshinin Andrey</t>
   </si>
   <si>
     <t>Popov Denis</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Пермь</t>
+    <t>Perm</t>
   </si>
   <si>
-    <t>Тула</t>
+    <t>Tula</t>
   </si>
   <si>
-    <t>Добрянка</t>
+    <t>Dobryanka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -868,77 +868,77 @@
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1980</v>
+        <v>1996</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1996</v>
+        <v>1980</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8">
         <v>15</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1979</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>