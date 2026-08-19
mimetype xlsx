--- v0 (2026-05-29)
+++ v1 (2026-08-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>ФБС Удмуртской Республики</t>
   </si>
   <si>
     <t>Кубок Удмуртской республики - ВЫСШАЯ ЛИГА - 3 этап</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>18.04.2026, БК "КИНО", г. Ижевск, Россия, Удмуртская Республика, Ижевск, ул. Пушкинская,  д. 268</t>
+    <t>18.04.2026, БК "КИНО", г. Ижевск, Россия, Удмуртская Республика, Ижевск, ул. Пушкинская,  д. 268Ж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 41</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
@@ -134,51 +134,51 @@
   <si>
     <t>Городилов Василий</t>
   </si>
   <si>
     <t>Климов Илья</t>
   </si>
   <si>
     <t>Михайлов Владимир</t>
   </si>
   <si>
     <t>Писмеров Михаил</t>
   </si>
   <si>
     <t>Старчиков Сергей</t>
   </si>
   <si>
     <t>Шагалов Иван</t>
   </si>
   <si>
     <t>Шахторин Игорь</t>
   </si>
   <si>
     <t>Абдуллаев Джамал</t>
   </si>
   <si>
-    <t>Анкудимов Дмитрий</t>
+    <t>Анкудинов Дмитрий</t>
   </si>
   <si>
     <t>Буклей Григорий</t>
   </si>
   <si>
     <t>Кодиров Илхомжон</t>
   </si>
   <si>
     <t>Мусеев Ильяс</t>
   </si>
   <si>
     <t>Плехов Андрей</t>
   </si>
   <si>
     <t>Талибрахманов Ильдар</t>
   </si>
   <si>
     <t>Чухланцев Евгений</t>
   </si>
   <si>
     <t>Абашкин Андрей</t>
   </si>
   <si>
     <t>Волков Дмитрий</t>
   </si>
@@ -1322,51 +1322,53 @@
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>1970</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1980</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1980</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>65</v>