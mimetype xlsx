--- v0 (2026-05-21)
+++ v1 (2026-08-27)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>БК Шарики</t>
   </si>
   <si>
     <t>Лига ветеранов ТО. Турнир в честь дня космонавтики. 60+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.04.2026, БК Шарики, Россия, Томская область, Томск, Северный городок 48/1</t>
+    <t>11.04.2026, БК Шарики, Russian Federation, Tomsk Region, Tomsk, Северный городок 48/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ряшенцев Игорь</t>
+    <t>Rasencev Igor'</t>
   </si>
   <si>
-    <t>Широбоков Валерий</t>
+    <t>Shirobokov Valeriy</t>
   </si>
   <si>
-    <t>Лукьяненко Сергей</t>
+    <t>Lukyanenko Sergey</t>
   </si>
   <si>
-    <t>Вишняков Фёдор</t>
+    <t>Visnakov Fedor</t>
   </si>
   <si>
-    <t>Аникин Юрий</t>
+    <t>Anikin Yuriy</t>
   </si>
   <si>
-    <t>Володин Василий</t>
+    <t>Volodin Vasiliy</t>
   </si>
   <si>
-    <t>Гусев Михаил</t>
+    <t>Gusev Mihail</t>
   </si>
   <si>
-    <t>Прик Николай</t>
+    <t>Prik Nikolay</t>
   </si>
   <si>
-    <t>Бортников Сергей</t>
+    <t>Bortnikov Sergey</t>
   </si>
   <si>
-    <t>Кузнецов Игорь</t>
+    <t>Kuznetsov Igor</t>
   </si>
   <si>
-    <t>Лукашев Владимир</t>
+    <t>Lukashev Vladimir</t>
   </si>
   <si>
-    <t>Маров Юрий</t>
+    <t>Marov Yuriy</t>
   </si>
   <si>
-    <t>Гуменных Алексей</t>
+    <t>Gumennyh Aleksey</t>
   </si>
   <si>
-    <t>Пятов Михаил</t>
+    <t>Pyatov Mihail</t>
   </si>
   <si>
-    <t>Романов Евгений</t>
+    <t>Romanov Evgeniy</t>
   </si>
   <si>
-    <t>Смышляев Петр</t>
+    <t>Smishlyaev Petr</t>
   </si>
   <si>
-    <t>Сидуленко Олег</t>
+    <t>Sidulenko Oleg</t>
   </si>
   <si>
-    <t>Сим Алексей</t>
+    <t>Sim Aleksey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Томск</t>
+    <t>Tomsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>