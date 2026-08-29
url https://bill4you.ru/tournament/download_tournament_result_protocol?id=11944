--- v0 (2026-05-13)
+++ v1 (2026-08-29)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>БК Свой (Евпатория)</t>
   </si>
   <si>
     <t>Турнир 1 дивизион БК Свой</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.04.2026, БК Свой (Евпатория), Россия, Республика Крым, Евпатория, Ул.Белинского 3в</t>
+    <t>13.04.2026, БК Свой (Евпатория), Russian Federation, Autonomous Republic of Crimea, Yevpatoriya, Ул.Белинского 3в</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Артемьев Александр</t>
+    <t>Artem'ev Aleksandr</t>
   </si>
   <si>
-    <t>Майоров Максим</t>
+    <t>Mayorov Maksim</t>
   </si>
   <si>
-    <t>Васильев Константин</t>
+    <t>Vasiljev Konstantin</t>
   </si>
   <si>
-    <t>Ризван Аметов</t>
+    <t>Rizvan Ametov</t>
   </si>
   <si>
-    <t>Карапетян Арсен</t>
+    <t>Karapetyan Arsen</t>
   </si>
   <si>
-    <t>Клименко Владимир</t>
+    <t>Klimenko Vladimir</t>
   </si>
   <si>
-    <t>Лозовой Артем</t>
+    <t>Lozovoy Artem</t>
   </si>
   <si>
-    <t>Сулимовский Максим</t>
+    <t>Sulimovskiy Maksim</t>
   </si>
   <si>
-    <t>Асанов Асан</t>
+    <t>Asanov Asas</t>
   </si>
   <si>
-    <t>Новичков Андрей</t>
+    <t>Novichkov Andrey</t>
   </si>
   <si>
-    <t>Сулимовский Павел</t>
+    <t>Sheyhali Timur</t>
   </si>
   <si>
-    <t>Шейхали Тимур</t>
+    <t>Sulimovskiy Pavel</t>
   </si>
   <si>
-    <t>Новичков Платон</t>
+    <t>Novichkov Platon</t>
   </si>
   <si>
-    <t>Османов Лёман</t>
+    <t>Osmanov Leman</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -824,71 +824,71 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1983</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1978</v>
+        <v>2008</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>2008</v>
+        <v>1978</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2012</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="9" t="s">