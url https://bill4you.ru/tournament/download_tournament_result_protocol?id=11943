--- v0 (2026-05-13)
+++ v1 (2026-08-28)
@@ -20,141 +20,141 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>БК Свой (Евпатория)</t>
   </si>
   <si>
     <t>Турнир 2-3 дивизиона БК Свой</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.06.2026, БК Свой (Евпатория), Россия, Республика Крым, Евпатория, Ул.Белинского 3в</t>
+    <t>11.06.2026, БК Свой (Евпатория), Russian Federation, Autonomous Republic of Crimea, Yevpatoriya, Ул.Белинского 3в</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Османов Лёман</t>
+    <t>Osmanov Leman</t>
   </si>
   <si>
-    <t>Асанов Асан</t>
+    <t>Asanov Asas</t>
   </si>
   <si>
-    <t>Абляметов Ильяс</t>
+    <t>Ablyametov Ilyas</t>
   </si>
   <si>
-    <t>Колдин Юрий</t>
+    <t>Koldin Yuri</t>
   </si>
   <si>
-    <t>Аблятипов Дилявер</t>
+    <t>Abljatipov Diljaver</t>
   </si>
   <si>
-    <t>Бондарь Михаил</t>
+    <t>Bondar Mikhail</t>
   </si>
   <si>
-    <t>Свинобой Константин</t>
+    <t>Serkin-Vasilevskiy Semyon</t>
   </si>
   <si>
-    <t>Серкин-Василевский Семен</t>
+    <t>Svinoboy Konstantin</t>
   </si>
   <si>
-    <t>Андреев Павел</t>
+    <t>Andreev Pavel</t>
   </si>
   <si>
-    <t>Бродников Андрей</t>
+    <t>Brodnikov Andrej</t>
   </si>
   <si>
-    <t>Мемедшаев Ринат</t>
+    <t>Memedshaev Rinat</t>
   </si>
   <si>
-    <t>Мещеряков Иван</t>
+    <t>Meshcheryakov Ivan</t>
   </si>
   <si>
-    <t>Бондарь Артем</t>
+    <t>Valerievich Artem</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>посёлок городского типа Черноморское</t>
+    <t>pgt Chernomorskoye</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -735,71 +735,71 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8">
         <v>2006</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="8">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
-        <v>1995</v>
+        <v>1987</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
         <v>2014</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="9" t="s">