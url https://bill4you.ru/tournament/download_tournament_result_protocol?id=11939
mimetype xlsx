--- v0 (2026-04-29)
+++ v1 (2026-06-20)
@@ -86,66 +86,66 @@
   <si>
     <t>Катаев Максим</t>
   </si>
   <si>
     <t>Плотников Семен</t>
   </si>
   <si>
     <t>Харюшин Опрышко</t>
   </si>
   <si>
     <t>Харюшин Максим</t>
   </si>
   <si>
     <t>Опрышко Виталий</t>
   </si>
   <si>
     <t>Жалкимов Ширинкин</t>
   </si>
   <si>
     <t>Ширинкин Алексей</t>
   </si>
   <si>
     <t>Жалкимов Сергей</t>
   </si>
   <si>
+    <t>Прохоров Григорьев Т</t>
+  </si>
+  <si>
+    <t>Григорьев Тимур</t>
+  </si>
+  <si>
+    <t>Прохоров Егор</t>
+  </si>
+  <si>
     <t>Сметанин Ожиганов</t>
   </si>
   <si>
     <t>Ожиганов Андрей</t>
   </si>
   <si>
     <t>Сметанин Евгений</t>
-  </si>
-[...7 lines deleted...]
-    <t>Прохоров Егор</t>
   </si>
   <si>
     <t>Топорков Лаврова</t>
   </si>
   <si>
     <t>Топорков Артем</t>
   </si>
   <si>
     <t>Лаврова Дарья</t>
   </si>
   <si>
     <t>Вдовин Кузнецов</t>
   </si>
   <si>
     <t>Кузнецов Денис</t>
   </si>
   <si>
     <t>Вдовин Вячеслав</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
@@ -928,134 +928,134 @@
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="9"/>
       <c r="B25" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="9">
-        <v>1965</v>
+        <v>1988</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>43</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="9">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>43</v>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="3">
       <c r="A27" s="9"/>
       <c r="B27" s="12"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="12"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="9">
-        <v>1988</v>
+        <v>1965</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>43</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="9">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>43</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="3">
       <c r="A31" s="9"/>
       <c r="B31" s="12"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="12"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>30</v>
       </c>