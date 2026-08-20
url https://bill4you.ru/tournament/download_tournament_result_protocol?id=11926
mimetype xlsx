--- v0 (2026-05-02)
+++ v1 (2026-08-20)
@@ -12,191 +12,188 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>РС ОО ФБС Свердловской области</t>
   </si>
   <si>
     <t xml:space="preserve"> Первенство УрФО Юниоры до 19 лет "Свободная пирамида спродолжением"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.04.2026, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>18.04.2026, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Демышев Артём</t>
+    <t>Demyshev Artem</t>
   </si>
   <si>
-    <t>Тиунов Никита</t>
+    <t>Tiunov Nikita</t>
   </si>
   <si>
-    <t>Палиенко Иван</t>
+    <t>Palienko Ivan</t>
   </si>
   <si>
-    <t>Стексов Серафим</t>
+    <t>Steksov Serafim</t>
   </si>
   <si>
-    <t>Давыдов Айрат</t>
+    <t>Davydov Airat</t>
   </si>
   <si>
-    <t>Карбаинов Павел</t>
+    <t>Karbainov Pavel</t>
   </si>
   <si>
-    <t>Ричковский Алексей</t>
+    <t>Rickovskij Aleksej</t>
   </si>
   <si>
-    <t>Ричковский Денис</t>
+    <t>Rickovskij Denis</t>
   </si>
   <si>
-    <t>Беленков Денис</t>
+    <t>Belenkov Denis</t>
   </si>
   <si>
-    <t>Джафаров Ясин</t>
+    <t>Dzhafarov Yasin</t>
   </si>
   <si>
-    <t>Потехин Никита</t>
+    <t>Potehin Nikita</t>
   </si>
   <si>
-    <t>Шухат Вячеслав</t>
+    <t>Shuhat Vyacheslav</t>
   </si>
   <si>
-    <t>Аюпов Никита</t>
+    <t>Ayupov Nikita</t>
   </si>
   <si>
-    <t>Богатырев Артем</t>
+    <t>Bogatyrev Artem</t>
   </si>
   <si>
-    <t>Крестовских Кирилл</t>
+    <t>Krestovskih Kirill</t>
   </si>
   <si>
-    <t>Силкин Константин</t>
+    <t>Silkin Konstantin</t>
   </si>
   <si>
-    <t>Пономарев Илья</t>
+    <t>Ponomarev Ilya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Михеев Александр</t>
+    <t>MIKHEEV ALEKSANDR</t>
   </si>
   <si>
-    <t>Шумков Петр</t>
+    <t>Petr Shumkov</t>
   </si>
   <si>
-    <t>Дженанян Степан</t>
+    <t>Dzhenanyan Stepan</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Ханты-Мансийск</t>
+    <t>Khanty-Mansiysk</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Казань</t>
+    <t>City of Kazan</t>
   </si>
   <si>
-    <t>Нижний Тагил</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Челябинск</t>
-[...2 lines deleted...]
-    <t>Екатеринбург</t>
+    <t>Chelyabinsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -923,71 +920,71 @@
       </c>
       <c r="D20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
         <v>2008</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>2008</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>2009</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>