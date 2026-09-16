--- v0 (2026-05-02)
+++ v1 (2026-09-16)
@@ -20,183 +20,183 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>РС ОО ФБС Свердловской области</t>
   </si>
   <si>
     <t xml:space="preserve"> Первенство УрФО Девушки до 16 лет "Свободная пирамида с продолжением"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.04.2026, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>18.04.2026, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Белоусова Вероника</t>
+    <t>Belousova Veronika</t>
   </si>
   <si>
-    <t>Безроднова Арина</t>
+    <t>Bezrodnova Arina</t>
   </si>
   <si>
-    <t>Хузахметова Ева</t>
+    <t>Huzahmetova Eva</t>
   </si>
   <si>
-    <t>Шмакова Алиса</t>
+    <t>Shmakova Alisa</t>
   </si>
   <si>
-    <t>Байбулатова Дана</t>
+    <t>Baybulatova Dana</t>
   </si>
   <si>
-    <t>Жилина Виктория</t>
+    <t>Sitnikova Yaroslava</t>
   </si>
   <si>
-    <t>Ситникова Ярослава</t>
+    <t>Ustyuzhanina Ekaterina</t>
   </si>
   <si>
-    <t>Устюжанина Екатерина</t>
+    <t>Zhilina Viktoriya</t>
   </si>
   <si>
-    <t>Денис Алиса</t>
+    <t>Denis Alisa</t>
   </si>
   <si>
-    <t>Ковальская Милослава</t>
+    <t>Kovalskaya Miloslava</t>
   </si>
   <si>
-    <t>Романова Татьяна</t>
+    <t>Romanova Tatiana</t>
   </si>
   <si>
-    <t>Рудницкая Виктория</t>
+    <t>Rudnickaya Viktoriya</t>
   </si>
   <si>
-    <t>Галушка София</t>
+    <t>Galushka Sofiya</t>
   </si>
   <si>
-    <t>Лисицына Ксения</t>
+    <t>Lisicina Kseniya</t>
   </si>
   <si>
-    <t>Юдина Варвара</t>
+    <t>Yudina Varvara</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Михеев Александр</t>
+    <t>Mikheev Aleksandr</t>
   </si>
   <si>
-    <t>Шумков Петр</t>
+    <t>Petr Shumkov</t>
   </si>
   <si>
-    <t>Дженанян Степан</t>
+    <t>Dzhenanyan Stepan</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Верхняя Салда</t>
+    <t>Verkhnyaya Salda</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Пермь</t>
+    <t>Perm</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Оренбург</t>
+    <t>Orenburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,94 +760,94 @@
       </c>
       <c r="C12" s="8">
         <v>2011</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>2012</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2010</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>