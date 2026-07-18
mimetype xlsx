--- v0 (2026-04-10)
+++ v1 (2026-07-18)
@@ -92,51 +92,51 @@
   <si>
     <t>Пириев Улукбек</t>
   </si>
   <si>
     <t>Абсатаров Кайрат</t>
   </si>
   <si>
     <t>Кочоров Мирбек</t>
   </si>
   <si>
     <t>Абдыкадыр уулу Абдыкаар</t>
   </si>
   <si>
     <t>Капаров Жаныбек</t>
   </si>
   <si>
     <t>Кылычбеков Эрлан</t>
   </si>
   <si>
     <t>Рашит уулу Чолпонбек</t>
   </si>
   <si>
     <t>Бакиров Нургазы</t>
   </si>
   <si>
-    <t>Бейшенкулов уулу Амантур</t>
+    <t>Бейшенкул Уулу Амантур</t>
   </si>
   <si>
     <t>Карагулов Улукман</t>
   </si>
   <si>
     <t>Кулдашев Эркин</t>
   </si>
   <si>
     <t>Маматов Талант</t>
   </si>
   <si>
     <t>Тавакилов Икболжон</t>
   </si>
   <si>
     <t>Турганбаев Акжолтой</t>
   </si>
   <si>
     <t>Шакиров Роман</t>
   </si>
   <si>
     <t>Абдурахманов Улугбек</t>
   </si>
   <si>
     <t>Акылбек Уулу Кенжебек</t>
   </si>
@@ -1107,57 +1107,57 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8">
         <v>1987</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>127</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8">
         <v>1997</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>