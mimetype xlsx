--- v1 (2026-07-18)
+++ v2 (2026-09-11)
@@ -20,453 +20,453 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>БК "Олимпийский"</t>
   </si>
   <si>
     <t xml:space="preserve">В честь открытия Б/К "ОЛИМПИЙСКИЙ" </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
-[...2 lines deleted...]
-    <t>08.04.2026, БК "Олимпийский", Кыргызстан, город республиканского подчинения Ош, Ош, ул Исхак Раззаков 7</t>
+    <t>Final Protocol</t>
+  </si>
+  <si>
+    <t>08.04.2026, БК "Олимпийский", Kyrgyzstan, City of Regional Subordination of Osh, Osh, ул Исхак Раззаков 7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 63</t>
   </si>
   <si>
     <t>65 - 86</t>
   </si>
   <si>
     <t>97 - 109</t>
   </si>
   <si>
-    <t>Главный судья</t>
-[...260 lines deleted...]
-    <t>Nurlan uulu ZHANYBEK</t>
+    <t>Main referee</t>
+  </si>
+  <si>
+    <t>Chief Secretary</t>
+  </si>
+  <si>
+    <t>Referee</t>
+  </si>
+  <si>
+    <t>Player</t>
+  </si>
+  <si>
+    <t>Baktybek Uulu Taalaibek</t>
+  </si>
+  <si>
+    <t>Piriev Ulukbek</t>
+  </si>
+  <si>
+    <t>Absatarov Kairat</t>
+  </si>
+  <si>
+    <t>Kochorov Mirbek</t>
+  </si>
+  <si>
+    <t>Abdykadyr Uulu Abdykaar</t>
+  </si>
+  <si>
+    <t>Kaparov Zhanybek</t>
+  </si>
+  <si>
+    <t>Kylychbekov Erlan</t>
+  </si>
+  <si>
+    <t>Rashit Uulu Cholponbek</t>
+  </si>
+  <si>
+    <t>Bakirov Nurgazy</t>
+  </si>
+  <si>
+    <t>Beyshenkul Uulu Amantur</t>
+  </si>
+  <si>
+    <t>Karagulov Ulukman</t>
+  </si>
+  <si>
+    <t>Kuldashev Erkin</t>
+  </si>
+  <si>
+    <t>Mamatov Talant</t>
+  </si>
+  <si>
+    <t>Shakirov Roman</t>
+  </si>
+  <si>
+    <t>Tavakilov Ikbolzhon</t>
+  </si>
+  <si>
+    <t>Turganbaev Akzholtoy</t>
+  </si>
+  <si>
+    <t>A A</t>
+  </si>
+  <si>
+    <t>Abdurehmanov Ulugbek</t>
+  </si>
+  <si>
+    <t>Akylbek Uulu Kenzhebek</t>
+  </si>
+  <si>
+    <t>Alibaev Abdyzhapar</t>
+  </si>
+  <si>
+    <t>Asanov Ulan</t>
+  </si>
+  <si>
+    <t>Atabaev Moisei</t>
+  </si>
+  <si>
+    <t>Bazarbay Uulu Tynchtykbek</t>
+  </si>
+  <si>
+    <t>Hadjibekov Rahmatjon</t>
+  </si>
+  <si>
+    <t>Joldoshov Abdymanap</t>
+  </si>
+  <si>
+    <t>Kenjebay Uulu Nurzaman</t>
+  </si>
+  <si>
+    <t>Kulmatov Kanatbek</t>
+  </si>
+  <si>
+    <t>Nurkulov Nurislam</t>
+  </si>
+  <si>
+    <t>Ogobaev Artur</t>
+  </si>
+  <si>
+    <t>Orunbaev Tynchtykbek</t>
+  </si>
+  <si>
+    <t>Tazhibaev Akylbek</t>
+  </si>
+  <si>
+    <t>Toktosunov Aziret</t>
+  </si>
+  <si>
+    <t>Ergeshov Jusup</t>
+  </si>
+  <si>
+    <t>Hasanbaev Rasul</t>
+  </si>
+  <si>
+    <t>Jalalidinuulu Mirbek</t>
+  </si>
+  <si>
+    <t>Jenishbekov Nurjigit</t>
+  </si>
+  <si>
+    <t>Kimsanov Kubat</t>
+  </si>
+  <si>
+    <t>Kurbanov Bakytbek</t>
+  </si>
+  <si>
+    <t>Kushbakov Nurmat</t>
+  </si>
+  <si>
+    <t>Muhambetov Zhumadyl</t>
+  </si>
+  <si>
+    <t>Nasirov Aziz</t>
+  </si>
+  <si>
+    <t>Orozbaev Kubanychbek</t>
+  </si>
+  <si>
+    <t>Saibjanov Muslim</t>
+  </si>
+  <si>
+    <t>Saydinov Azizbek</t>
+  </si>
+  <si>
+    <t>Saypidin Uulu Kenezhbek</t>
+  </si>
+  <si>
+    <t>Seidekerimov Altynbek</t>
+  </si>
+  <si>
+    <t>Seydahmatov Daniyar</t>
+  </si>
+  <si>
+    <t>Zhusubaliev Daniel</t>
+  </si>
+  <si>
+    <t>Abdykaar Raimkul</t>
+  </si>
+  <si>
+    <t>Abjalilov Miranshah</t>
+  </si>
+  <si>
+    <t>Asamhonov Shuhrat</t>
+  </si>
+  <si>
+    <t>Attokurov Zhanybek</t>
+  </si>
+  <si>
+    <t>Bakaev Ularbek</t>
+  </si>
+  <si>
+    <t>Bektash Uulu Zalkar</t>
+  </si>
+  <si>
+    <t>Belek Uulu Ulukman</t>
+  </si>
+  <si>
+    <t>Janybek Uulu Kumarbek</t>
+  </si>
+  <si>
+    <t>Kosuev Omurbek</t>
+  </si>
+  <si>
+    <t>Mamytov Meerbek</t>
+  </si>
+  <si>
+    <t>Manasbek Uulu Ruslan</t>
+  </si>
+  <si>
+    <t>Neimatuulu Nurilla</t>
+  </si>
+  <si>
+    <t>Tazhibaev Baiysh</t>
+  </si>
+  <si>
+    <t>Torobaev Nurseiit</t>
+  </si>
+  <si>
+    <t>Ysmanaliev Bolotbek</t>
+  </si>
+  <si>
+    <t>Abdimalik Zhyrgalbek</t>
+  </si>
+  <si>
+    <t>Abdymanap Uulu Doolotbek</t>
+  </si>
+  <si>
+    <t>Aitiev Maratbek</t>
+  </si>
+  <si>
+    <t>Akmatov Bakytbek</t>
+  </si>
+  <si>
+    <t>Alibaev Bekzat</t>
+  </si>
+  <si>
+    <t>Alibek Uulu Adylbek</t>
+  </si>
+  <si>
+    <t>Amirakulov Nurgazy</t>
+  </si>
+  <si>
+    <t>Bazarbek Uulu Bekbolot</t>
+  </si>
+  <si>
+    <t>Bedelov Ularbek</t>
+  </si>
+  <si>
+    <t>Begmatov Sabyr</t>
+  </si>
+  <si>
+    <t>Dadajanov Suhrobjon</t>
+  </si>
+  <si>
+    <t>Eraliev Zypar</t>
+  </si>
+  <si>
+    <t>Ismanali Uulu Bakytbek</t>
+  </si>
+  <si>
+    <t>Janbolot Uulu Temirlan</t>
+  </si>
+  <si>
+    <t>Madaliev Maksatbek</t>
+  </si>
+  <si>
+    <t>Mazhitov Kayrat</t>
+  </si>
+  <si>
+    <t>Momunov Akylbek</t>
+  </si>
+  <si>
+    <t>Murzaeva Aikokul</t>
+  </si>
+  <si>
+    <t>Nurlan Uulu Zhanybek</t>
+  </si>
+  <si>
+    <t>Sermatov Kylycbek</t>
   </si>
   <si>
     <t>Sharipov Aktanbek</t>
   </si>
   <si>
-    <t>Дуйшобай уулу Майрамбек</t>
-[...44 lines deleted...]
-    <t>г.р.</t>
+    <t>Svichkar Aleksandr</t>
+  </si>
+  <si>
+    <t>Duishobaev Mairambek</t>
+  </si>
+  <si>
+    <t>Joobasarov Azamat</t>
+  </si>
+  <si>
+    <t>Kenjebaiuulu Eldiyar</t>
+  </si>
+  <si>
+    <t>Mamataliev Almaz</t>
+  </si>
+  <si>
+    <t>Narynbekov Ravshan</t>
+  </si>
+  <si>
+    <t>Nurdinov Ismat</t>
+  </si>
+  <si>
+    <t>Sabyruulu Aziret</t>
+  </si>
+  <si>
+    <t>Sylainanov Nurbek</t>
+  </si>
+  <si>
+    <t>Tashmatov Zhyrgalbek</t>
+  </si>
+  <si>
+    <t>Ulugbek Uulu Nursultan</t>
+  </si>
+  <si>
+    <t>Younusov Bobur</t>
+  </si>
+  <si>
+    <t>Ysmaiyluulu Bibolot</t>
+  </si>
+  <si>
+    <t>Ysmanov Berdibek</t>
+  </si>
+  <si>
+    <t>Nuraliuulu Shainazar</t>
+  </si>
+  <si>
+    <t>Toktakunov Erkin</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
-[...41 lines deleted...]
-    <t>Кара-Суу</t>
+    <t>City</t>
+  </si>
+  <si>
+    <t>Osh</t>
+  </si>
+  <si>
+    <t>selo Belovodskoye</t>
+  </si>
+  <si>
+    <t>Bishkek</t>
+  </si>
+  <si>
+    <t>Jalal-Abad</t>
+  </si>
+  <si>
+    <t>Batken</t>
+  </si>
+  <si>
+    <t>Town of Kyzyl-Kiya</t>
+  </si>
+  <si>
+    <t>Manas</t>
+  </si>
+  <si>
+    <t>Uzgen</t>
+  </si>
+  <si>
+    <t>Town of Nookat</t>
+  </si>
+  <si>
+    <t>Aravan Köyü</t>
+  </si>
+  <si>
+    <t>selo Uchkun</t>
+  </si>
+  <si>
+    <t>Ylai-Talaa village</t>
+  </si>
+  <si>
+    <t>Talas</t>
+  </si>
+  <si>
+    <t>Kara-Suu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1107,51 +1107,51 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8">
         <v>1987</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>127</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8">
         <v>1997</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E18" s="9" t="s">
@@ -1187,155 +1187,155 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="8">
         <v>1986</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>128</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="8">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="8">
-        <v>1991</v>
+        <v>1983</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="8">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C24" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="8">
-        <v>1997</v>
+        <v>1983</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1997</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="8">
         <v>2001</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
@@ -1385,537 +1385,537 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="8">
         <v>1992</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="8">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="8">
-        <v>1999</v>
+        <v>1984</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="8">
-        <v>1982</v>
+        <v>1999</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="8">
-        <v>1998</v>
+        <v>1982</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="8">
-        <v>2009</v>
+        <v>1998</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="8">
-        <v>1990</v>
+        <v>2009</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="8">
-        <v>1997</v>
+        <v>1990</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="8">
-        <v>2008</v>
+        <v>1997</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="8">
-        <v>1988</v>
+        <v>2008</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C40" s="8">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C41" s="8">
-        <v>1988</v>
+        <v>1968</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C42" s="8">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="8">
-        <v>1997</v>
+        <v>1988</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="8">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="8">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C46" s="8">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="8">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C48" s="8">
-        <v>1984</v>
+        <v>2000</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C49" s="8">
-        <v>2001</v>
+        <v>1984</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C50" s="8">
-        <v>1987</v>
+        <v>2001</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C51" s="8">
-        <v>1992</v>
+        <v>1987</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C52" s="8">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C53" s="8">
         <v>1991</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C54" s="8">
-        <v>1968</v>
+        <v>1988</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C55" s="8">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C56" s="8">
         <v>1997</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
@@ -2305,197 +2305,197 @@
       </c>
       <c r="B76" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C76" s="8">
         <v>1993</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C77" s="8">
-        <v>1989</v>
+        <v>1981</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C78" s="8">
-        <v>1981</v>
+        <v>1988</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C79" s="8">
-        <v>1988</v>
+        <v>1981</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C80" s="8">
         <v>1988</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>126</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C81" s="8">
-        <v>1981</v>
+        <v>1993</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C82" s="8">
-        <v>1993</v>
+        <v>1979</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>128</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C83" s="8">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E83" s="9" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C84" s="8">
-        <v>1998</v>
+        <v>1995</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E84" s="9" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C85" s="8">
         <v>1998</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>127</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
@@ -2525,131 +2525,131 @@
       </c>
       <c r="B87" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C87" s="8">
         <v>2005</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E87" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C88" s="8">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E88" s="9" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C89" s="8">
         <v>1996</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C90" s="8">
-        <v>1979</v>
+        <v>1996</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E90" s="9" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C91" s="8">
-        <v>1996</v>
+        <v>2008</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E91" s="9" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="F91" s="1"/>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C92" s="8">
-        <v>2008</v>
+        <v>1992</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E92" s="9" t="s">
         <v>135</v>
       </c>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C93" s="8">
         <v>2003</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E93" s="9" t="s">
@@ -2723,191 +2723,191 @@
       </c>
       <c r="B97" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C97" s="8">
         <v>1992</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E97" s="9" t="s">
         <v>127</v>
       </c>
       <c r="F97" s="1"/>
       <c r="G97" s="1"/>
       <c r="H97" s="1"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C98" s="8">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E98" s="9" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="F98" s="1"/>
       <c r="G98" s="1"/>
       <c r="H98" s="1"/>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C99" s="8">
-        <v>1981</v>
+        <v>1991</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E99" s="9" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="F99" s="1"/>
       <c r="G99" s="1"/>
       <c r="H99" s="1"/>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C100" s="8">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E100" s="9" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F100" s="1"/>
       <c r="G100" s="1"/>
       <c r="H100" s="1"/>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C101" s="8">
-        <v>1990</v>
+        <v>1980</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E101" s="9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F101" s="1"/>
       <c r="G101" s="1"/>
       <c r="H101" s="1"/>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C102" s="8">
         <v>1993</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E102" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F102" s="1"/>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C103" s="8">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E103" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F103" s="1"/>
       <c r="G103" s="1"/>
       <c r="H103" s="1"/>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C104" s="8">
         <v>2001</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E104" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F104" s="1"/>
       <c r="G104" s="1"/>
       <c r="H104" s="1"/>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C105" s="8">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E105" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F105" s="1"/>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="8"/>
       <c r="B106" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C106" s="8">
         <v>1992</v>
       </c>
       <c r="D106" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E106" s="9" t="s">
         <v>123</v>
       </c>