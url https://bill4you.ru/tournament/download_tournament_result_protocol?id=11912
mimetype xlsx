--- v0 (2026-05-05)
+++ v1 (2026-08-18)
@@ -20,255 +20,255 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Любительская лига ОО БАБС</t>
   </si>
   <si>
     <t>Лига А этап 5</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.04.2026, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>11.04.2026, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 35</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Евстратовский Игорь</t>
+    <t>Evstartovsky Igor</t>
   </si>
   <si>
-    <t>Калантай Вадим</t>
+    <t>Kalantay Vadim</t>
   </si>
   <si>
-    <t>Агузов Игорь</t>
+    <t>Aguzov Igor</t>
   </si>
   <si>
-    <t>Черник Арсений</t>
+    <t>Cernik Arsenij</t>
   </si>
   <si>
-    <t>Воронько Даниил</t>
+    <t>Dragun Urij</t>
   </si>
   <si>
-    <t>Драгун Юрий</t>
+    <t>Hot'ko Andrej</t>
   </si>
   <si>
-    <t>Хотько Андрей</t>
+    <t>Shnaider Vladimir</t>
   </si>
   <si>
-    <t>Шнайдер Владимир</t>
+    <t>Voronko Daniil</t>
   </si>
   <si>
-    <t>Агафонцев Валерий</t>
+    <t>Agafoncev Valeriy</t>
   </si>
   <si>
-    <t>Девятков Владимир</t>
+    <t>Devatkov Vladimir</t>
   </si>
   <si>
-    <t>Колпащиков Дмитрий</t>
+    <t>Kalpashchykau Dzmitry</t>
   </si>
   <si>
-    <t>Костюк Константин</t>
+    <t>Kostuk Konstantin</t>
   </si>
   <si>
-    <t>Крупский Евгений</t>
+    <t>Krupski Yauheni</t>
   </si>
   <si>
-    <t>Марутко Александр</t>
+    <t>Marutko Aleksandr</t>
   </si>
   <si>
-    <t>Осада Евгений</t>
+    <t>Osada Evgenij</t>
   </si>
   <si>
-    <t>Смирнов Алексей</t>
+    <t>Smirnov Aleksej</t>
   </si>
   <si>
-    <t>Громыко Олег</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Efimov Urij</t>
   </si>
   <si>
-    <t>Ефимов Юрий</t>
+    <t>Gromyko Oleg</t>
   </si>
   <si>
-    <t>Жуковский Егор</t>
+    <t>Hotyko Konstantin</t>
   </si>
   <si>
-    <t>Каштелян Александр</t>
+    <t>Kastelan Aleksandr</t>
   </si>
   <si>
-    <t>Коханский Максим</t>
+    <t>Kohanskij Maksim</t>
   </si>
   <si>
-    <t>Крек Николай</t>
+    <t>Krek Nikolai</t>
   </si>
   <si>
-    <t>Кудрин Юрий</t>
+    <t>Kudrin Iurii</t>
   </si>
   <si>
-    <t>Микульский Руслан</t>
+    <t>Mikul'skij Ruslan</t>
   </si>
   <si>
-    <t>Мойсюк Илья</t>
+    <t>Moysyuk Ilya</t>
   </si>
   <si>
-    <t>Науменко Богдан</t>
+    <t>Naumenko Bogdan</t>
   </si>
   <si>
-    <t>Рослик Александр</t>
+    <t>Roslik Aleksandr</t>
   </si>
   <si>
-    <t>Хотько Константин</t>
+    <t>Shchirov Egor</t>
   </si>
   <si>
-    <t>Шилович Назар</t>
+    <t>ShiIovich Nazar</t>
   </si>
   <si>
-    <t>Шмыга Роман</t>
+    <t>Smyga Roman</t>
   </si>
   <si>
-    <t>Щиров Егор</t>
+    <t>Zukovskij Egor</t>
   </si>
   <si>
-    <t>Авсеюшкин Максим</t>
+    <t>Avseyushkin Maksim</t>
   </si>
   <si>
-    <t>Бралковский Никита</t>
+    <t>Bralkouski Nikita</t>
   </si>
   <si>
-    <t>Мухамеджан Ербол</t>
+    <t>Muhamedzhan Erbol</t>
   </si>
   <si>
-    <t>Гарлукович Виталий</t>
+    <t>Harlukovich vitali</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Барселона</t>
+    <t>Barcelona</t>
   </si>
   <si>
-    <t>Новозыбков</t>
+    <t>Novozybkov</t>
   </si>
   <si>
-    <t>Новополоцк</t>
+    <t>Navapolask</t>
   </si>
   <si>
-    <t>Слуцк</t>
+    <t>Sluck</t>
   </si>
   <si>
-    <t>Витебск</t>
+    <t>Viciebsk</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>Берёза</t>
+    <t>Town of Biaroza</t>
   </si>
   <si>
-    <t>Петропавловск-Камчатский</t>
+    <t>Petropavlovsk-Kamchatskiy</t>
   </si>
   <si>
-    <t>Дзержинск</t>
+    <t>Dziarzhynsk</t>
   </si>
   <si>
-    <t>деревня Валерьяново</t>
+    <t>Village of Valiarjanava</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Ошмяны</t>
+    <t>Ashmiany</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -807,117 +807,117 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1996</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>2010</v>
+        <v>1981</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1981</v>
+        <v>1996</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1996</v>
+        <v>1984</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1984</v>
+        <v>2010</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1985</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1045,114 +1045,114 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1991</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1994</v>
+        <v>2010</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>2010</v>
+        <v>1982</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1982</v>
+        <v>1994</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1988</v>
+        <v>1970</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1997</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F28" s="1"/>
@@ -1285,57 +1285,57 @@
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
         <v>1991</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>1970</v>
+        <v>2008</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
         <v>2013</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
@@ -1345,57 +1345,57 @@
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
         <v>1984</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
-        <v>2008</v>
+        <v>1988</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="8">
         <v>1989</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>