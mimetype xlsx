--- v0 (2026-05-03)
+++ v1 (2026-08-24)
@@ -20,273 +20,273 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t>"LEGENDA"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.04.2026, БК "LEGENDA", Казахстан, Акмолинская область, Астана, ул. Кордай 97</t>
+    <t>11.04.2026, БК "LEGENDA", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, ул. Кордай 97</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 56</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Касымбеков Самат</t>
+    <t>Kasymbekov Samat</t>
   </si>
   <si>
-    <t>Агабек Ержан</t>
+    <t>Agabek Erzhan</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Абиханов Аблай</t>
+    <t>Abihanov Ablay</t>
   </si>
   <si>
-    <t>Галимов Дамир</t>
+    <t>Galimov Damir</t>
   </si>
   <si>
-    <t>Сеитов Нариман</t>
+    <t>Handillaev Erkebulan</t>
   </si>
   <si>
-    <t>Хандиллаев Еркебулан</t>
+    <t>Seitov Nariman</t>
   </si>
   <si>
-    <t>Абдуллаев Данияр</t>
+    <t>Abdullaev Daniyar</t>
   </si>
   <si>
-    <t>Булекпаев Серик</t>
+    <t>Bulekpaev Serik</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Казыкен Адильжан</t>
+    <t>Kazyken Adilzhan</t>
   </si>
   <si>
-    <t>Омаров Нурсултан</t>
+    <t>Omarov Nursultan</t>
   </si>
   <si>
-    <t>Тайжанов Онгар</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Турсынгали Максат</t>
+    <t>Tayzhanov Ongar</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Tursyngali Maksat</t>
   </si>
   <si>
-    <t>Ахметжан Алишер</t>
+    <t>Ahmetzhan Alisher</t>
   </si>
   <si>
-    <t>Байбулатов Марат</t>
+    <t>Baybulatov Marat</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Filchenko Maksim</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Курал Мадияр</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Курманбаев Берик</t>
+    <t>Kural Madiyar</t>
   </si>
   <si>
-    <t>Макашев Бауржан</t>
+    <t>Kurmanbaev Berik</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Рамакаев Ильдар</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Сагиев Айтан</t>
+    <t>Ramakayev Ildar</t>
   </si>
   <si>
-    <t>Сеитов Серикбай</t>
+    <t>Sagiev Aytan</t>
   </si>
   <si>
-    <t>Сейтжанов Кайрат</t>
+    <t>Seitov Serikbay</t>
   </si>
   <si>
-    <t>Тухтаев Маруф</t>
+    <t>Seitzhanov Kairat</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Tuhtaev Maruf</t>
   </si>
   <si>
-    <t>Ускенбаев Алмаз</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Фильченко Максим</t>
+    <t>Uskenbayev Almaz</t>
   </si>
   <si>
-    <t>Абпасов Мурат</t>
+    <t>Abpasov Murat</t>
   </si>
   <si>
-    <t>Баяндиров Куаныш</t>
+    <t>Bayandirov Kuanysh</t>
   </si>
   <si>
-    <t>Закрин Жанат</t>
+    <t>Hisimov Akan</t>
   </si>
   <si>
-    <t>Ибрагимов Алишер</t>
+    <t>Ibragimov Alisher</t>
   </si>
   <si>
-    <t>Искаков Мурат</t>
+    <t>Iskakov Murat</t>
   </si>
   <si>
-    <t>Ким Антон</t>
+    <t>Kim Anton</t>
   </si>
   <si>
-    <t>Козыбагаров Ерсултан</t>
+    <t>Kotelnikov Oleg</t>
   </si>
   <si>
-    <t>Котельников Олег</t>
+    <t>Kozybagarov Ersultan</t>
   </si>
   <si>
-    <t>Лесбекулы Нушаруан</t>
+    <t>Lesbekuly Nusharuan</t>
   </si>
   <si>
-    <t>Нургалиев Максат</t>
+    <t>Nurgaliev Maksat</t>
   </si>
   <si>
-    <t>Нурсултанов Ербол</t>
+    <t>Nursultanov Yerbol</t>
   </si>
   <si>
-    <t>Рахимов Баглан</t>
+    <t>Rakhimov Baglan</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Турсынханов Еламан</t>
+    <t>Tursynhanov Elaman</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Хисимов Акан</t>
+    <t>Zakrin Zhanat</t>
   </si>
   <si>
-    <t>Абеуов Серикбол</t>
+    <t>Abeuov Serikbol</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Каржаубаев Руслан</t>
+    <t>Karzhaubaev Ruslan</t>
   </si>
   <si>
-    <t>Ким Пётр</t>
+    <t>Kim Petr</t>
   </si>
   <si>
-    <t>Мухамажитов Архат</t>
-[...5 lines deleted...]
-    <t>Шатаев Бауыржан</t>
+    <t>Muhamazhitov Arhat</t>
   </si>
   <si>
     <t>Shaikhislamuly Aldan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Shatayev Bauyrzhan</t>
+  </si>
+  <si>
+    <t>Tutkishbaev Bahyt</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -860,71 +860,71 @@
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1998</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>1983</v>
+      </c>
       <c r="D14" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1987</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>76</v>
@@ -997,91 +997,91 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1992</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1976</v>
+        <v>1969</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1989</v>
+        <v>1976</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1969</v>
+        <v>1989</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>76</v>
       </c>
@@ -1112,284 +1112,284 @@
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1990</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1990</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1968</v>
+        <v>1998</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>1968</v>
+      </c>
       <c r="D30" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C32" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1959</v>
+        <v>1985</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1970</v>
+        <v>1959</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1994</v>
+        <v>1970</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1986</v>
+        <v>1994</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C37" s="8"/>
+      <c r="C37" s="8">
+        <v>1986</v>
+      </c>
       <c r="D37" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>76</v>
       </c>
@@ -1402,53 +1402,51 @@
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>2001</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="C42" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F43" s="1"/>
@@ -1480,71 +1478,71 @@
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>1986</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="C47" s="8"/>
+      <c r="C47" s="8">
+        <v>1995</v>
+      </c>
       <c r="D47" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>1995</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>76</v>
@@ -1654,51 +1652,53 @@
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8"/>
       <c r="D54" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="C55" s="8"/>
+      <c r="C55" s="8">
+        <v>1982</v>
+      </c>
       <c r="D55" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8"/>
       <c r="D56" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F56" s="1"/>
@@ -1767,91 +1767,91 @@
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C60" s="8">
         <v>1985</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="8">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8">
         <v>1990</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
-        <v>1980</v>
+        <v>1986</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="10"/>
       <c r="B64" s="7"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="10"/>
       <c r="B65" s="7"/>
       <c r="C65" s="7"/>