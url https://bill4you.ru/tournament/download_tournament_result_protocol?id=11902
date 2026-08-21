--- v0 (2026-05-13)
+++ v1 (2026-08-21)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Шеффилд</t>
   </si>
   <si>
     <t>Ежемесячный благотворительный рейтинговый турнир " ADAL CUP"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.04.2026, Шеффилд, Казахстан, Костанайская область, Костанай, Карбышева 81</t>
+    <t>19.04.2026, Шеффилд, Kazakhstan, Qostanaı oblysy, Kostanay, Карбышева 81</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ибраев Ерлан</t>
+    <t>Ibraev Erlan</t>
   </si>
   <si>
-    <t>Исимбеков Камбар</t>
+    <t>Isimbekov Kambar</t>
   </si>
   <si>
-    <t>Гумиров Ислам</t>
+    <t>Gumirov Islam</t>
   </si>
   <si>
-    <t>Котушев Ермек</t>
+    <t>Kotushev Ermek</t>
   </si>
   <si>
-    <t>Исмаилов Али</t>
+    <t>Ismailov Ali</t>
   </si>
   <si>
-    <t>Каипбаев Марат</t>
+    <t>Kaipbaev Marat</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Sarsenbayev Daniyar</t>
   </si>
   <si>
-    <t>Сункаров Даурен</t>
+    <t>Sunkarov Dauren</t>
   </si>
   <si>
-    <t>Байдилдаев Канат</t>
+    <t>Baidildayev Kanat</t>
   </si>
   <si>
-    <t>Баймухамбетов Айдын</t>
+    <t>Baimukhambetov Aidyn</t>
   </si>
   <si>
-    <t>Даулетбаев Тураш</t>
+    <t>Dauletbaev Turash</t>
   </si>
   <si>
-    <t>Дуйсенбин Бакытнур</t>
+    <t>Duysenbin Baqytnur</t>
   </si>
   <si>
-    <t>Копжасаров Болат</t>
+    <t>Kopzhasarov Bolat</t>
   </si>
   <si>
-    <t>Рахметов Диас</t>
+    <t>Rahmetov Dias</t>
   </si>
   <si>
-    <t>Сейтенов Канат</t>
+    <t>Seitenov Kanat</t>
   </si>
   <si>
-    <t>Умаров Бахтовар</t>
+    <t>Umarov Bahtovar</t>
   </si>
   <si>
-    <t>Айткужинов Данияр</t>
+    <t>Ahmetov Erik</t>
   </si>
   <si>
-    <t>Аужанов Алмат</t>
+    <t>Aitkuzhinov Daniyar</t>
   </si>
   <si>
-    <t>Ахметов Ерик</t>
+    <t>Auzhanov Almat</t>
   </si>
   <si>
-    <t>Жаксылыков Баязит</t>
+    <t>Kabyldin Erzhan</t>
   </si>
   <si>
-    <t>Жарыкбаев Адилет</t>
+    <t>Kenzhetai Erlik</t>
   </si>
   <si>
-    <t>Кабылдин Ержан</t>
+    <t>Nessipbayev Agzam</t>
   </si>
   <si>
-    <t>Кенжетай Ерлик</t>
+    <t>Zhaksilikov Bayazit</t>
   </si>
   <si>
-    <t>Несипбаев Агзам</t>
+    <t>Zharykbaev Adilet</t>
   </si>
   <si>
-    <t>Байкунов Валерий</t>
+    <t>Baykunov Valery</t>
   </si>
   <si>
-    <t>Жаксылыков Турсын</t>
+    <t>Mirzieev Mexrosh</t>
   </si>
   <si>
-    <t>Жумаев Фирдавс</t>
-[...11 lines deleted...]
-    <t>Сулейменов Серик</t>
+    <t>Myrzabekov Bogdan</t>
   </si>
   <si>
     <t>Nurekin Askar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Perepelitsa Sergey</t>
+  </si>
+  <si>
+    <t>Suleimenov Serik</t>
+  </si>
+  <si>
+    <t>Zhaksilikov Tursyn</t>
+  </si>
+  <si>
+    <t>Zhumaev Firdavs</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -992,191 +992,191 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1994</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1983</v>
+        <v>1987</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1983</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>2002</v>
+        <v>1985</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1992</v>
+        <v>1983</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1985</v>
+        <v>1996</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1983</v>
+        <v>2002</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1957</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1192,151 +1192,151 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
         <v>1994</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1994</v>
+        <v>1988</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1994</v>
+        <v>1985</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
-        <v>1983</v>
+        <v>1994</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>