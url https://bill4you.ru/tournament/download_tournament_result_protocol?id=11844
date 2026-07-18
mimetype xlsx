--- v0 (2026-04-05)
+++ v1 (2026-07-18)
@@ -56,60 +56,60 @@
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
-    <t>Nuriyev Elnur</t>
-[...2 lines deleted...]
-    <t>Zeynalli Tural</t>
+    <t>Qubatov Orxan</t>
   </si>
   <si>
     <t>Nechay Dmitriy</t>
   </si>
   <si>
-    <t>Qubatov Orxan</t>
+    <t>Nuriyev Elnur</t>
+  </si>
+  <si>
+    <t>Zeynalli Tural</t>
   </si>
   <si>
     <t>Fəttayev Murad</t>
   </si>
   <si>
     <t>Rzayev Orxan</t>
   </si>
   <si>
     <t>Амирасланов Руслан</t>
   </si>
   <si>
     <t>Чернов Юрий</t>
   </si>
   <si>
     <t>Əsgərov Rauf</t>
   </si>
   <si>
     <t>Məmmədov Yəhya</t>
   </si>
   <si>
     <t>Nasirov Ajdar</t>
   </si>
   <si>
     <t>Aslanzade Cavid</t>
   </si>
@@ -623,110 +623,118 @@
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="8"/>
+      <c r="A8" s="8">
+        <v>1</v>
+      </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8">
-        <v>1977</v>
+        <v>1997</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="8"/>
+      <c r="A9" s="8">
+        <v>2</v>
+      </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="8"/>
+      <c r="A10" s="8">
+        <v>3</v>
+      </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="8"/>
+      <c r="A11" s="8">
+        <v>3</v>
+      </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1997</v>
+        <v>1980</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1996</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="9" t="s">