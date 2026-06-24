--- v0 (2026-04-05)
+++ v1 (2026-06-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Доберман, Ростов-на-Дону</t>
   </si>
   <si>
     <t>БК Доберман Парный турнир</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>04.04.2026, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>04.04.2026, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 11</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
@@ -89,81 +89,81 @@
   <si>
     <t>Жакшылыков Бостон</t>
   </si>
   <si>
     <t>Цой Эдуард</t>
   </si>
   <si>
     <t xml:space="preserve">ДОБЕРМАН </t>
   </si>
   <si>
     <t>Ким Игорь</t>
   </si>
   <si>
     <t>Комиссаров Владимир</t>
   </si>
   <si>
     <t>ALL-IN</t>
   </si>
   <si>
     <t>Пономарёв Денис</t>
   </si>
   <si>
     <t>Бордиенко Сергей</t>
   </si>
   <si>
+    <t xml:space="preserve">ЯРОСТЬ </t>
+  </si>
+  <si>
+    <t>Рязанцев Ярослав</t>
+  </si>
+  <si>
+    <t>Мартиросян Анатолий</t>
+  </si>
+  <si>
     <t>ЕЛКИ-ПАЛКИ</t>
   </si>
   <si>
     <t>Хван Сергей</t>
   </si>
   <si>
     <t>Ким Дмитрий</t>
   </si>
   <si>
-    <t xml:space="preserve">ЯРОСТЬ </t>
-[...13 lines deleted...]
-  <si>
     <t>ПАРТИЯ</t>
   </si>
   <si>
     <t>Геворгян Левон</t>
   </si>
   <si>
     <t>Бабаев Роман</t>
+  </si>
+  <si>
+    <t xml:space="preserve">АДРЕНАЛИН </t>
+  </si>
+  <si>
+    <t>Комиссаров Кирилл</t>
   </si>
   <si>
     <t>ЕГОРЛЫК</t>
   </si>
   <si>
     <t>Горчханов Амирхан</t>
   </si>
   <si>
     <t>Ароян Рафик</t>
   </si>
   <si>
     <t>ДАЛЛАС</t>
   </si>
   <si>
     <t>Тесля Егор</t>
   </si>
   <si>
     <t>Кужелев Антон</t>
   </si>
   <si>
     <t>МБ</t>
   </si>
   <si>
     <t>Мостовой Александр</t>
   </si>
@@ -971,258 +971,258 @@
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="9"/>
       <c r="B25" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="9">
-        <v>1986</v>
+        <v>2008</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E25" s="12" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="9">
-        <v>1981</v>
+        <v>1996</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="12" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="3">
       <c r="A27" s="9"/>
       <c r="B27" s="12"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="12"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="9">
-        <v>2008</v>
+        <v>1986</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E29" s="12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="9">
-        <v>1996</v>
+        <v>1981</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="3">
       <c r="A31" s="9"/>
       <c r="B31" s="12"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="12"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="9"/>
       <c r="B33" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="9">
-        <v>2014</v>
+        <v>1992</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="9"/>
       <c r="B34" s="12" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="C34" s="9">
-        <v>2014</v>
+        <v>1993</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="3">
       <c r="A35" s="9"/>
       <c r="B35" s="12"/>
       <c r="C35" s="9"/>
       <c r="D35" s="9"/>
       <c r="E35" s="12"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="9"/>
       <c r="B37" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C37" s="9">
-        <v>1992</v>
+        <v>2014</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="9"/>
       <c r="B38" s="12" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="C38" s="9">
-        <v>1993</v>
+        <v>2014</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="3">
       <c r="A39" s="9"/>
       <c r="B39" s="12"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="12"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>36</v>
       </c>