--- v0 (2026-05-30)
+++ v1 (2026-09-16)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t xml:space="preserve">ФБС Новосибирской области </t>
   </si>
   <si>
     <t>Чемпионат НСО, 81 год Победы в ВОВ "Свободная пирамида" среди женщин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.04.2026, "Федерация", Россия, Новосибирская область, Новосибирск, ул. Вокзальная магистраль,  д. 1б</t>
+    <t>18.04.2026, "Федерация", Russian Federation, Novosibirsk Region, Novosibirsk, ул. Вокзальная магистраль,  д. 1б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зырянова Анастасия</t>
+    <t>Zyryanova Anastasia</t>
   </si>
   <si>
-    <t>Сидоренко Елизавета</t>
+    <t>Sidorenko Elizaveta</t>
   </si>
   <si>
-    <t>Карпенко Полина</t>
+    <t>Karpenko Polina</t>
   </si>
   <si>
-    <t>Шипулина Дарья</t>
+    <t>Sipulina Dar'a</t>
   </si>
   <si>
-    <t>Зацепина Дарья</t>
+    <t>Cicenko Irina</t>
   </si>
   <si>
-    <t>Песегова Екатерина</t>
+    <t>Pesegova Ekaterina</t>
   </si>
   <si>
-    <t>Старцева Екатерина</t>
+    <t>Startseva Ekaterina</t>
   </si>
   <si>
-    <t>Циценко Ирина</t>
+    <t>Zacepina Dar'a</t>
   </si>
   <si>
-    <t>Ослоповская Вероника</t>
+    <t>Khorosko Julia</t>
   </si>
   <si>
-    <t>Полежаева Евгения</t>
+    <t>Oslopovskaya Veronika</t>
   </si>
   <si>
-    <t>Тошпокова Алёна</t>
+    <t>Polezaeva Evgenia</t>
   </si>
   <si>
-    <t>Хорошко Юлия</t>
+    <t>Toshpokova Alena</t>
   </si>
   <si>
-    <t>Воронова Дарья</t>
+    <t>Fomenko Elena</t>
   </si>
   <si>
-    <t>Олейникова Ника-Виктория</t>
+    <t>Oleynikova Nika-Viktoriya</t>
   </si>
   <si>
-    <t>Погорелова Наталья</t>
+    <t>Pogorelova Natalya</t>
   </si>
   <si>
-    <t>Фоменко Елена</t>
+    <t>Voronova Darya</t>
   </si>
   <si>
-    <t>Малащенко Владислава</t>
+    <t>Malasenko Vladislava</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Гребеньков Виталий</t>
+    <t>Grebenkov Vitaliy</t>
   </si>
   <si>
-    <t>Емельянова Светлана</t>
+    <t>Emelyanova Svetlana</t>
   </si>
   <si>
-    <t>Заиграев Семён</t>
+    <t>Zaigaev Semion</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>2юн</t>
+  </si>
+  <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>2юн</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>Novosibirsk</t>
   </si>
   <si>
-    <t>Новосибирск</t>
-[...2 lines deleted...]
-    <t>рабочий посёлок Краснообск</t>
+    <t>rabochiy posyolok Krasnoobsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -728,51 +728,51 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>2007</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>2013</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="9" t="s">
@@ -788,234 +788,234 @@
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>2001</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>1984</v>
+        <v>1974</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>2008</v>
+        <v>1984</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>1974</v>
+        <v>2009</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>2011</v>
+        <v>1980</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
         <v>2013</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>1987</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1980</v>
+        <v>2011</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>2011</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="10"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>