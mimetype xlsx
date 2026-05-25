--- v0 (2026-04-08)
+++ v1 (2026-05-25)
@@ -200,54 +200,54 @@
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Михалицын Александр</t>
   </si>
   <si>
     <t>Прудникова Дарья</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>2р</t>
+    <t>3р</t>
   </si>
   <si>
-    <t>3р</t>
+    <t>2р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Новосибирск</t>
   </si>
   <si>
     <t>Бердск</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,111 +783,111 @@
       </c>
       <c r="C10" s="8">
         <v>2012</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>2011</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2011</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1970</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>2002</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>2006</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F15" s="1"/>
@@ -1043,51 +1043,51 @@
       </c>
       <c r="C23" s="8">
         <v>1997</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2013</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>2001</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F25" s="1"/>
@@ -1323,51 +1323,51 @@
       </c>
       <c r="C37" s="8">
         <v>2008</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>2013</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>