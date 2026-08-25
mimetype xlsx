--- v0 (2026-06-15)
+++ v1 (2026-08-25)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Golden Club Narva</t>
   </si>
   <si>
     <t>Golden 03</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.04.2026, Golden Club Narva, Эстония, уезд Ида-Вирумаа, Нарва, улица Алберт-Аугуст Тийманни,  5</t>
+    <t>12.04.2026, Golden Club Narva, Estonia, Ida-Viru County, Narva, улица Алберт-Аугуст Тийманни,  5</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шульга Михаил</t>
+    <t>Shulga Mihail</t>
   </si>
   <si>
     <t>Muttanen Timo</t>
   </si>
   <si>
-    <t>Zaitsev Vladislav</t>
+    <t>Baykov Eduard</t>
   </si>
   <si>
-    <t>Байков Эдуард</t>
+    <t>Zaycev Vladislav</t>
   </si>
   <si>
-    <t>Дмитриев Евгений</t>
+    <t>Dmitrijev Jevgeni</t>
   </si>
   <si>
-    <t>Ефимов Владимир</t>
+    <t>Efimov Vladimir</t>
   </si>
   <si>
-    <t>Кузуб Михаил</t>
+    <t>Kuzub Mihail</t>
   </si>
   <si>
-    <t>Шибалов Михаил</t>
+    <t>Shibalov Mihail</t>
   </si>
   <si>
-    <t>Бодягин Сергей</t>
+    <t>Bodiagin Sergii</t>
   </si>
   <si>
-    <t>Положенцев Павел</t>
+    <t>Chamkaev Maksim</t>
   </si>
   <si>
-    <t>Смирнов Игорь</t>
+    <t>Polozentsev Pavel</t>
   </si>
   <si>
-    <t>Чамкаев Максим</t>
+    <t>Smirnov Igor</t>
   </si>
   <si>
-    <t>Гончаров Виталий</t>
-[...5 lines deleted...]
-    <t>Щукин Ярослав</t>
+    <t>Goncharov Vitaliy</t>
   </si>
   <si>
     <t>Kamanin Pavel</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Litvinov Aleksandr</t>
+  </si>
+  <si>
+    <t>Shchukin Yaroslav</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Украина</t>
+    <t>Ukraine</t>
   </si>
   <si>
-    <t>Эстония</t>
+    <t>Estonia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -667,71 +667,71 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1981</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1988</v>
+        <v>1972</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1972</v>
+        <v>1988</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1989</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -827,150 +827,150 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1983</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>2001</v>
+        <v>1983</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1983</v>
+        <v>2001</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1973</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1959</v>
+        <v>1999</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1959</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>