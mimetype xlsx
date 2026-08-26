--- v1 (2026-08-25)
+++ v2 (2026-08-26)
@@ -926,51 +926,53 @@
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1959</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1989</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>