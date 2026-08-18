--- v0 (2026-05-13)
+++ v1 (2026-08-18)
@@ -20,204 +20,204 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Шеффилд</t>
   </si>
   <si>
     <t>Ежемесячный благотворительный рейтинговый турнир " ADAL CUP"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.03.2026, Шеффилд, Казахстан, Костанайская область, Костанай, Карбышева 81</t>
+    <t>28.03.2026, Шеффилд, Kazakhstan, Qostanaı oblysy, Kostanay, Карбышева 81</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Sarsenbayev Daniyar</t>
   </si>
   <si>
-    <t>Есетов Абылайхан</t>
+    <t>Esetov Abilaikhan</t>
   </si>
   <si>
-    <t>Кабылдин Ержан</t>
+    <t>Kabyldin Erzhan</t>
   </si>
   <si>
-    <t>Сейтенов Канат</t>
+    <t>Seitenov Kanat</t>
   </si>
   <si>
-    <t>Байдилдаев Канат</t>
+    <t>Baidildayev Kanat</t>
   </si>
   <si>
-    <t>Каипбаев Марат</t>
+    <t>Kaipbaev Marat</t>
   </si>
   <si>
-    <t>Кенжетай Ерлик</t>
+    <t>Kenzhetai Erlik</t>
   </si>
   <si>
-    <t>Несипбаев Агзам</t>
+    <t>Nessipbayev Agzam</t>
   </si>
   <si>
-    <t>Абдижапбаров Богенбай</t>
+    <t>ABDIZHAPBAROV Bogenbay</t>
   </si>
   <si>
-    <t>Асенов Аскар</t>
+    <t>Asenov Askar</t>
   </si>
   <si>
-    <t>Дуйсенбин Бакытнур</t>
+    <t>Duysenbin Baqytnur</t>
   </si>
   <si>
-    <t>Жарыкбаев Адилет</t>
+    <t>Ibraev Erlan</t>
   </si>
   <si>
-    <t>Жаслан Ибраев</t>
+    <t>Kabzhanov Yernar</t>
   </si>
   <si>
-    <t>Жумагулов Рустам</t>
+    <t>Zharykbaev Adilet</t>
   </si>
   <si>
-    <t>Ибраев Ерлан</t>
+    <t>Zhaslan Ibraev</t>
   </si>
   <si>
-    <t>Кабжанов Ернар</t>
+    <t>Zhumagulov Rustam</t>
   </si>
   <si>
-    <t>Айткужинов Данияр</t>
+    <t>Ahmetov Erik</t>
   </si>
   <si>
-    <t>Ахметов Ерик</t>
+    <t>Aitkuzhinov Daniyar</t>
   </si>
   <si>
-    <t>Васильев Николай</t>
+    <t>Kabzhanov Erbol</t>
   </si>
   <si>
-    <t>Жаксылыков Турсын</t>
+    <t>Kuanov Damir</t>
   </si>
   <si>
-    <t>Кабжанов Ербол</t>
+    <t>Myrzabekov Bogdan</t>
   </si>
   <si>
-    <t>Куанов Дамир</t>
+    <t>Nisanbaev Erzhan</t>
   </si>
   <si>
-    <t>Мырзабеков Богдан</t>
+    <t>Vasiliev Nikolay</t>
   </si>
   <si>
-    <t>Нысанбаев Ержан</t>
+    <t>Zhaksilikov Tursyn</t>
   </si>
   <si>
-    <t>Байдаулетов Арсаин</t>
+    <t>Baidayletov Arsain</t>
   </si>
   <si>
-    <t>Байкунов Валерий</t>
+    <t>Baykunov Valery</t>
   </si>
   <si>
-    <t>Ерденов Марат</t>
+    <t>Erdenov Marat</t>
   </si>
   <si>
-    <t>Казбеков Ануар</t>
+    <t>Kazbekov Anuar</t>
   </si>
   <si>
-    <t>Оразалин Аман</t>
+    <t>Orazalin Aman</t>
   </si>
   <si>
-    <t>Перепелица Сергей</t>
+    <t>Perepelitsa Sergey</t>
   </si>
   <si>
-    <t>Точилкин Владимир</t>
+    <t>Shonov Ruslan</t>
   </si>
   <si>
-    <t>Шонов Руслан</t>
+    <t>Tochilkin Vladimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Костанай</t>
+    <t>Kostanay</t>
   </si>
   <si>
-    <t>Рудный</t>
+    <t>Rudny</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -898,291 +898,291 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1990</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1983</v>
+        <v>1989</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1983</v>
+        <v>1987</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1996</v>
+        <v>1977</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1988</v>
+        <v>1997</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1977</v>
+        <v>1994</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1996</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1276,71 +1276,71 @@
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
         <v>1984</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
-        <v>1972</v>
+        <v>1994</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
-        <v>1994</v>
+        <v>1972</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>