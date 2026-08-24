--- v0 (2025-10-24)
+++ v1 (2026-08-24)
@@ -20,186 +20,186 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>ФБС Республики Татарстан</t>
   </si>
   <si>
     <t>ЧЕМПИОНАТ РЕСПУБЛИКИ ТАТАРСТАН (ЛЮБИТЕЛИ)  II-ЭТАП</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.03.2023, Бильярдная 1, Россия, Республика Татарстан, Казань, ул. Рихарда Зорге 66В</t>
+    <t>19.03.2023, Бильярдная 1, Russian Federation, Republic of Tatarstan, City of Kazan, ул. Рихарда Зорге 66В</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Плеханов Михаил</t>
+    <t>Plehanov Mihail</t>
   </si>
   <si>
-    <t>Равилов Азат</t>
+    <t>Ravilov Azat</t>
   </si>
   <si>
-    <t>Горчаков Ильдар</t>
+    <t>Gorcnakov Ildar</t>
   </si>
   <si>
-    <t>Исаев Евгений</t>
+    <t>Isaev Evgeniy</t>
   </si>
   <si>
-    <t>Антонов Даниэль</t>
+    <t>Antonov Daniel'</t>
   </si>
   <si>
-    <t>Ким Олег</t>
+    <t>Kim Oleg</t>
   </si>
   <si>
-    <t>Курочкин Василий</t>
+    <t>Kurockin Vasilij</t>
   </si>
   <si>
-    <t>Салихов Тимур</t>
+    <t>Salihov Timur</t>
   </si>
   <si>
-    <t>Гумеров Ильнур</t>
+    <t>Gumerov Il'nur</t>
   </si>
   <si>
-    <t>Киямутдинов Динар</t>
+    <t>Kiamutdinov Dinar</t>
   </si>
   <si>
-    <t>Майсейчик Вячеслав</t>
+    <t>Majsejcik Vaceslav</t>
   </si>
   <si>
-    <t>Шагеев Айрат</t>
+    <t>Sageev Ajrat</t>
   </si>
   <si>
-    <t>Валиев Даян</t>
+    <t>Ciklaev Dmitrij</t>
   </si>
   <si>
-    <t>Виниченко Анатолий</t>
+    <t>Hamidullin Timur</t>
   </si>
   <si>
-    <t>Хамидуллин Тимур</t>
+    <t>Valiev Daan</t>
   </si>
   <si>
-    <t>Чикляев Дмитрий</t>
+    <t>Vinicenko Anatolij</t>
   </si>
   <si>
-    <t>Ахметзянов Фарид</t>
+    <t>Ahmetzanov Farid</t>
   </si>
   <si>
-    <t>Гордеев Сергей</t>
+    <t>Gordeev Sergej</t>
   </si>
   <si>
-    <t>Горелов Андрей</t>
+    <t>Gorelov Andrej</t>
   </si>
   <si>
-    <t>Зимерев Олег</t>
+    <t>Kipenko Artur</t>
   </si>
   <si>
-    <t>Кипенко Артур</t>
+    <t>Maskov Lenar</t>
   </si>
   <si>
-    <t>Масков Ленар</t>
+    <t>Platonov Vadim</t>
   </si>
   <si>
-    <t>Платонов Вадим</t>
+    <t>Sokolov Aleksej</t>
   </si>
   <si>
-    <t>Соколов Алексей</t>
+    <t>Zimerev Oleg</t>
   </si>
   <si>
-    <t>Андреева Ульяна</t>
+    <t>Andreeva Ul'ana</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Казань</t>
+    <t>City of Kazan</t>
   </si>
   <si>
-    <t>Чистополь</t>
+    <t>Chistopol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -900,111 +900,111 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2007</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>2007</v>
+        <v>1991</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1977</v>
+        <v>2007</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1991</v>
+        <v>1975</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1948</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1040,137 +1040,137 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1981</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>2000</v>
+        <v>1984</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1989</v>
+        <v>1995</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1995</v>
+        <v>1985</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1985</v>
+        <v>2000</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2003</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>