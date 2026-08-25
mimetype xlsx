--- v0 (2026-05-29)
+++ v1 (2026-08-25)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>ФБС Удмуртской Республики</t>
   </si>
   <si>
     <t>Кубок Удмуртской республики - ВЫСШАЯ ЛИГА - 2 этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.03.2026, "Мир бильярда", г. Глазов, Россия, Удмуртская Республика, Глазов, ул. Площадь Свободы,  7а</t>
+    <t>28.03.2026, "Мир бильярда", г. Глазов, Russian Federation, Udmurtian Republic, Town of Glazov, ул. Площадь Свободы,  7а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Русских Александр</t>
+    <t>Russkih Aleksandr</t>
   </si>
   <si>
-    <t>Решетников Георгий</t>
+    <t>Reshetnikov Georgiy</t>
   </si>
   <si>
-    <t>Абдуллаев Джамал</t>
+    <t>Abdulaev Dzhamal</t>
   </si>
   <si>
-    <t>Шабалин Алексей</t>
+    <t>Shabalin Aleksey</t>
   </si>
   <si>
-    <t>Абдулазизов Шукриддин</t>
+    <t>Abdulazizov Shukriddin</t>
   </si>
   <si>
-    <t>Баженов Андрей</t>
+    <t>Bazhenov Andrey</t>
   </si>
   <si>
-    <t>Газизов Артур</t>
+    <t>Gazizov Artur</t>
   </si>
   <si>
-    <t>Хомяков Владимир</t>
+    <t>Vladimir Chomuakov</t>
   </si>
   <si>
-    <t>Волков Дмитрий</t>
+    <t>Harkovskiy Maksim</t>
   </si>
   <si>
-    <t>Кодиров Илхомжон</t>
+    <t>Kodirov Ilhom</t>
   </si>
   <si>
-    <t>Кузнецов Александр</t>
+    <t>Kuznecov Aleksandr</t>
   </si>
   <si>
-    <t>Харьковский Максим</t>
+    <t>Volkov Dmitriy</t>
   </si>
   <si>
-    <t>Анкудимов Дмитрий</t>
+    <t>Ankudinov Dmitriy</t>
   </si>
   <si>
-    <t>Богданов Артемий</t>
+    <t>Bogdanov Artemiy</t>
   </si>
   <si>
-    <t>Горбушин Николай</t>
+    <t>Gorbushin Nikolay</t>
   </si>
   <si>
-    <t>Юрков Иван</t>
+    <t>Yurkov Ivan</t>
   </si>
   <si>
-    <t>Булдаков Алексей</t>
+    <t>Buldakov Aleksey</t>
   </si>
   <si>
-    <t>Русских Гульнара</t>
+    <t>Russkih Gulnara</t>
   </si>
   <si>
-    <t>Сухроб абдурахманов</t>
+    <t>Sjgf ajkkg</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Чайковский</t>
+    <t>Chaykovskiy</t>
   </si>
   <si>
-    <t>Глазов</t>
+    <t>Town of Glazov</t>
   </si>
   <si>
-    <t>Ижевск</t>
+    <t>Izhevsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -799,57 +799,57 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1983</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1975</v>
+        <v>1991</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1981</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
@@ -859,57 +859,57 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1954</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1991</v>
+        <v>1975</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1982</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -1061,51 +1061,51 @@
       <c r="C29" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7" t="s">
         <v>34</v>
       </c>