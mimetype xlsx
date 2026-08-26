--- v1 (2026-08-25)
+++ v2 (2026-08-26)
@@ -110,51 +110,51 @@
   <si>
     <t>Kuznecov Aleksandr</t>
   </si>
   <si>
     <t>Volkov Dmitriy</t>
   </si>
   <si>
     <t>Ankudinov Dmitriy</t>
   </si>
   <si>
     <t>Bogdanov Artemiy</t>
   </si>
   <si>
     <t>Gorbushin Nikolay</t>
   </si>
   <si>
     <t>Yurkov Ivan</t>
   </si>
   <si>
     <t>Buldakov Aleksey</t>
   </si>
   <si>
     <t>Russkih Gulnara</t>
   </si>
   <si>
-    <t>Sjgf ajkkg</t>
+    <t>Sjgf Ajkkg</t>
   </si>
   <si>
     <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Chaykovskiy</t>
   </si>
   <si>
     <t>Town of Glazov</t>
   </si>
   <si>
     <t>Izhevsk</t>
   </si>