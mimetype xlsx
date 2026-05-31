--- v0 (2026-04-05)
+++ v1 (2026-05-31)
@@ -104,54 +104,54 @@
   <si>
     <t>Воронова Дарья</t>
   </si>
   <si>
     <t>Терёшкина Дарья</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Болтовский Андрей</t>
   </si>
   <si>
     <t>Епихин Александр</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>-</t>
+    <t>1р</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>-</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>ХМАО - Югра</t>
   </si>
   <si>
     <t>Красноярский край</t>
   </si>
   <si>
     <t>Новосибирская область</t>
   </si>
   <si>
     <t>Омская область</t>
   </si>
   <si>
     <t>Алтайский край</t>
   </si>
@@ -685,171 +685,171 @@
       </c>
       <c r="C9" s="8">
         <v>2012</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
         <v>2011</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>2012</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>2011</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>2010</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>2011</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>2010</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2012</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>2011</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="1"/>