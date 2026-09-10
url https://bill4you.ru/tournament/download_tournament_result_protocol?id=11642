--- v1 (2026-05-31)
+++ v2 (2026-09-10)
@@ -685,51 +685,51 @@
       </c>
       <c r="C9" s="8">
         <v>2012</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
         <v>2011</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>2012</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="1"/>