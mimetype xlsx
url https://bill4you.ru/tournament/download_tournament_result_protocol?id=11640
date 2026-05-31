--- v0 (2026-04-05)
+++ v1 (2026-05-31)
@@ -71,54 +71,54 @@
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Мешкаускас Всеволод</t>
   </si>
   <si>
     <t>Храмов Артём</t>
   </si>
   <si>
     <t>Загиров Денис</t>
   </si>
   <si>
     <t>Поломошнов Ярослав</t>
   </si>
   <si>
     <t>Аносов Алексей</t>
   </si>
   <si>
-    <t>Завацкий Степан</t>
+    <t>Грахов Роман</t>
   </si>
   <si>
-    <t>Роман Грахов</t>
+    <t>Завацкий Степан</t>
   </si>
   <si>
     <t>Чумачев Дмитрий</t>
   </si>
   <si>
     <t>Демченко Михаил</t>
   </si>
   <si>
     <t>Карелин Савелий</t>
   </si>
   <si>
     <t>Коротких Тимофей</t>
   </si>
   <si>
     <t>Raskovalov Stepan</t>
   </si>
   <si>
     <t>Арсенович Андрей</t>
   </si>
   <si>
     <t>Жарко Михаил</t>
   </si>
   <si>
     <t>Чёркин Арсений</t>
   </si>
@@ -769,71 +769,71 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2014</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>2014</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="9" t="s">