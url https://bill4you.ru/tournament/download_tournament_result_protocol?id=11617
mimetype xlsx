--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -20,279 +20,279 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Любительская лига ОО БАБС</t>
   </si>
   <si>
     <t>6 этап ОТКРЫТОЙ РЕСПУБЛИКАНСКОЙ СЕРИИ 7 НЕ 8 СЕЗОН 2025/2026</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.03.2026, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>28.03.2026, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 40</t>
   </si>
   <si>
     <t>49 - 51</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шопик Владислав</t>
+    <t>Shopik Vladislav</t>
   </si>
   <si>
-    <t>Мойсюк Илья</t>
+    <t>Moysyuk Ilya</t>
   </si>
   <si>
-    <t>Воронько Даниил</t>
+    <t>Pincukov Evgenij</t>
   </si>
   <si>
-    <t>Пинчуков Евгений</t>
+    <t>Voronko Daniil</t>
   </si>
   <si>
-    <t>Громыко Олег</t>
+    <t>Gromyko Oleg</t>
   </si>
   <si>
-    <t>Кундас Никита</t>
+    <t>Hot'ko Andrej</t>
   </si>
   <si>
-    <t>Мельчаков Игорь</t>
+    <t>Kundas Nikita</t>
   </si>
   <si>
-    <t>Хотько Андрей</t>
+    <t>Mel'cakov Igor'</t>
   </si>
   <si>
-    <t>Агузов Игорь</t>
+    <t>Aguzov Igor</t>
   </si>
   <si>
-    <t>Аксень Владислав</t>
+    <t>Aksen' Vladislav</t>
   </si>
   <si>
-    <t>Бурковский Олег</t>
+    <t>Burkovskiy Oleg</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Дулькевич Павел</t>
+    <t>Dul'kevic Pavel</t>
   </si>
   <si>
-    <t>Жуковский Егор</t>
+    <t>g g</t>
   </si>
   <si>
-    <t>Лобанок Константин</t>
+    <t>Urban Pavel</t>
   </si>
   <si>
-    <t>Урбан Павел</t>
+    <t>Zukovskij Egor</t>
   </si>
   <si>
-    <t>Драгун Юрий</t>
+    <t>Cernik Arsenij</t>
   </si>
   <si>
-    <t>Ефимов Юрий</t>
+    <t>Dragun Urij</t>
   </si>
   <si>
-    <t>Жабский Андрей</t>
+    <t>Efimov Urij</t>
   </si>
   <si>
-    <t>Крупский Евгений</t>
+    <t>Hramcevich Leonid</t>
   </si>
   <si>
-    <t>Ласица Евгений</t>
+    <t>Krupski Yauheni</t>
   </si>
   <si>
-    <t>Сончик Сергей</t>
+    <t>Lasitsa Evgenii</t>
   </si>
   <si>
-    <t>Храмцевич Леонид</t>
+    <t>Soncik Sergej</t>
   </si>
   <si>
-    <t>Черник Арсений</t>
+    <t>Zhabskiy Andrey</t>
   </si>
   <si>
-    <t>Белоглазко Андрей</t>
+    <t>Beloglazko Andrej</t>
   </si>
   <si>
-    <t>Евстратовский Игорь</t>
+    <t>Evstartovsky Igor</t>
   </si>
   <si>
-    <t>Игнатчик Валентин</t>
+    <t>Ihnatchyk Valentin</t>
   </si>
   <si>
-    <t>Костюк Константин</t>
+    <t>Kostuk Konstantin</t>
   </si>
   <si>
-    <t>Опарин Антон</t>
+    <t>Oparin Anton</t>
   </si>
   <si>
-    <t>Павлович Тимофей</t>
+    <t>Pavlovic Timofej</t>
   </si>
   <si>
-    <t>Субоч Дмитрий</t>
+    <t>Smyga Roman</t>
   </si>
   <si>
-    <t>Шмыга Роман</t>
+    <t>Suboch Dmitry</t>
   </si>
   <si>
-    <t>Гарлукович Виталий</t>
+    <t>Harlukovich vitali</t>
   </si>
   <si>
-    <t>Каминский Владислав</t>
+    <t>Kaminskiy Vladislav</t>
   </si>
   <si>
-    <t>Курлянчик Иван</t>
+    <t>Kurlancik Ivan</t>
   </si>
   <si>
-    <t>Марутко Александр</t>
+    <t>Marutko Aleksandr</t>
   </si>
   <si>
-    <t>Науменко Богдан</t>
+    <t>Naumenko Bogdan</t>
   </si>
   <si>
-    <t>Палько Вениамин</t>
+    <t>Palko Veniamin</t>
   </si>
   <si>
-    <t>Рудак Дмитрий</t>
+    <t>Rudak Dmitriy</t>
   </si>
   <si>
-    <t>Ставрова Надежда</t>
+    <t>Stavrova Nadezda</t>
   </si>
   <si>
-    <t>Дмитренко Сергей</t>
+    <t>Cekan Oleg</t>
   </si>
   <si>
-    <t>Мухамеджан Ербол</t>
+    <t>Dmitrenko Sergej</t>
   </si>
   <si>
-    <t>Чекан Олег</t>
+    <t>Muhamedzhan Erbol</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Бобруйск</t>
+    <t>Babrujsk</t>
   </si>
   <si>
-    <t>Марьина Горка</t>
+    <t>Marjina Gorka</t>
   </si>
   <si>
-    <t>Барселона</t>
+    <t>Barcelona</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>Слоним</t>
+    <t>Slonim</t>
   </si>
   <si>
-    <t>посёлок Дружный</t>
+    <t>pasiolak Družny</t>
   </si>
   <si>
-    <t>Ошмяны</t>
+    <t>Ashmiany</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Zhodzina</t>
   </si>
   <si>
-    <t>Глубокое</t>
+    <t>Glybokaje</t>
   </si>
   <si>
-    <t>Витебск</t>
+    <t>Viciebsk</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -793,157 +793,157 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8">
         <v>1985</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8">
-        <v>2010</v>
+        <v>1992</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
-        <v>1992</v>
+        <v>2010</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>1994</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>1981</v>
+        <v>2006</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>1996</v>
+        <v>1981</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>1981</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1013,255 +1013,255 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1980</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1988</v>
+        <v>1982</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1982</v>
+        <v>1995</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
-        <v>1981</v>
+        <v>1996</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1983</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>1977</v>
+        <v>1990</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>1983</v>
+        <v>1977</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>1996</v>
+        <v>1980</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1968</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1351,71 +1351,71 @@
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
         <v>2008</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>1980</v>
+        <v>1984</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>1988</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E40" s="9" t="s">
@@ -1551,97 +1551,97 @@
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
         <v>1975</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
-        <v>2003</v>
+        <v>1971</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
-        <v>1984</v>
+        <v>2003</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
-        <v>1971</v>
+        <v>1984</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="10"/>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="1"/>
     </row>