--- v0 (2026-05-22)
+++ v1 (2026-09-16)
@@ -20,279 +20,279 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Республиканские соревнования «Новое поколение» ( пирамида) 2 этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.04.2026, БК "Чижовка-Арена", Беларусь, Минск, ул. Ташкентская 19</t>
+    <t>05.04.2026, БК "Чижовка-Арена", Belarus, Minsk, ул. Ташкентская 19</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 47</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Науменко Богдан</t>
+    <t>Naumenko Bogdan</t>
   </si>
   <si>
-    <t>Голынкин Эдгар</t>
+    <t>Golynkin Edgar</t>
   </si>
   <si>
-    <t>Крук Андрей</t>
+    <t>Kruk Andrew</t>
   </si>
   <si>
-    <t>Осипов Даниил</t>
+    <t>Osipov Daniil</t>
   </si>
   <si>
-    <t>Воронько Даниил</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Lazarchik Egor</t>
   </si>
   <si>
-    <t>Лазарчик Егор</t>
+    <t>Shiiovich Nazar</t>
   </si>
   <si>
-    <t>Шилович Назар</t>
+    <t>Voronko Daniil</t>
   </si>
   <si>
-    <t>Колесников Степан</t>
+    <t>Kolesnikov Stepan</t>
   </si>
   <si>
-    <t>Колошко Кирилл</t>
+    <t>Kolosko Kirill</t>
   </si>
   <si>
-    <t>Кузнецов Арсений</t>
+    <t>Kuznetsov Arseniy</t>
   </si>
   <si>
-    <t>Ламака Денис</t>
+    <t>Lamaka Denis</t>
   </si>
   <si>
-    <t>Мухин Артём</t>
+    <t>Mukhin Artyom</t>
   </si>
   <si>
-    <t>Петухов Александр</t>
+    <t>Petuhov Aleksandr</t>
   </si>
   <si>
-    <t>Ромм Елизавета</t>
+    <t>Romm Elizaveta</t>
   </si>
   <si>
-    <t>Сойка Савелий</t>
+    <t>Sojka Savelij</t>
   </si>
   <si>
-    <t>Вашукевич Павел</t>
+    <t>Efimova Kamila</t>
   </si>
   <si>
-    <t>Егоров Игорь</t>
+    <t>Egorov Igor</t>
   </si>
   <si>
-    <t>Ефимова Камилла</t>
+    <t>Kamianchuk Yahor</t>
   </si>
   <si>
-    <t>Каменчук Егор</t>
+    <t>Kogolenok Timofey</t>
   </si>
   <si>
-    <t>Коголенок Тимофей</t>
+    <t>Kruk Maksim</t>
   </si>
   <si>
-    <t>Крук Максим</t>
+    <t>Levinson Arseniy</t>
   </si>
   <si>
-    <t>Левинсон Арсений</t>
+    <t>Seremet Roma</t>
   </si>
   <si>
-    <t>Шеремет Роман</t>
+    <t>Vashukevich Pavel</t>
   </si>
   <si>
-    <t>Белоцкий Вадим</t>
+    <t>Belotsky Vadim</t>
   </si>
   <si>
-    <t>Иванов Денис</t>
+    <t>Denis Ivanov</t>
   </si>
   <si>
-    <t>Малец Степан</t>
+    <t>Malec Stepan</t>
   </si>
   <si>
-    <t>Мизовец Артем</t>
+    <t>Mizovec Artem</t>
   </si>
   <si>
-    <t>Новиков Дмитрий</t>
+    <t>Novikov Dmitriy</t>
   </si>
   <si>
-    <t>Павлович Матвей</t>
+    <t>Palko Veniamin</t>
   </si>
   <si>
-    <t>Палько Вениамин</t>
+    <t>Pavlovich Matvey</t>
   </si>
   <si>
-    <t>Цыбулько Глеб</t>
+    <t>Tsybulka Gleb</t>
   </si>
   <si>
-    <t>Альхимович Сергей</t>
+    <t>Alkhimovitch Sergey</t>
   </si>
   <si>
-    <t>Богуш Антон</t>
+    <t>Bogush Anton</t>
   </si>
   <si>
-    <t>Голоскок Константин</t>
+    <t>Chopik Timofey</t>
   </si>
   <si>
-    <t>Драница Семен</t>
+    <t>Dranica Semen</t>
   </si>
   <si>
-    <t>Клещов Дмитрий</t>
+    <t>Goloskok Konstantin</t>
   </si>
   <si>
-    <t>Козел илья</t>
+    <t>Klecov Dmitri</t>
   </si>
   <si>
-    <t>Коцур Всеволод</t>
+    <t>Kotsur Vsevolod</t>
   </si>
   <si>
-    <t>Лисименко Альбина</t>
+    <t>Kozel Ilia</t>
   </si>
   <si>
-    <t>Першай Глеб</t>
+    <t>Lisimenko Albina</t>
   </si>
   <si>
-    <t>Петраков Андрей</t>
+    <t>Pershay Gleb</t>
   </si>
   <si>
-    <t>Сунгатова Софья</t>
+    <t>Petrakov Andrey</t>
   </si>
   <si>
-    <t>Суша Николай</t>
+    <t>Shumko Lizaveta</t>
   </si>
   <si>
-    <t>Чопик Тимофей</t>
+    <t>Shumski Bogdan</t>
   </si>
   <si>
-    <t>Шумко Елизавета</t>
+    <t>Sungatova Sofya</t>
   </si>
   <si>
-    <t>Шумскмй Богдан</t>
+    <t>Susha Nikolay</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>Бобруйск</t>
+    <t>Babrujsk</t>
   </si>
   <si>
-    <t>Борисов</t>
+    <t>Barysaw</t>
   </si>
   <si>
-    <t>Слуцк</t>
+    <t>Sluck</t>
   </si>
   <si>
-    <t>Могилёв</t>
+    <t>Magiliow</t>
   </si>
   <si>
-    <t>городской посёлок Глуск</t>
+    <t>garadski pasiolak Glusk</t>
   </si>
   <si>
-    <t>Калинковичи</t>
+    <t>Kalinkavichy</t>
   </si>
   <si>
-    <t>Витебск</t>
+    <t>Viciebsk</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Zhodzina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -836,114 +836,114 @@
       </c>
       <c r="C11" s="8">
         <v>2009</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2010</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>2013</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1073,191 +1073,191 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>2010</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>2009</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>2011</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2013</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1333,77 +1333,77 @@
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2015</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>2014</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
@@ -1433,97 +1433,97 @@
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>2011</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>2011</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>2013</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
@@ -1533,197 +1533,197 @@
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>2010</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
         <v>2014</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
         <v>2013</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="10"/>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="1"/>
     </row>