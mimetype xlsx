--- v0 (2026-04-02)
+++ v1 (2026-08-28)
@@ -20,222 +20,222 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t>открытый международный турнир "NAIZZA CUP" финальная стадия</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.03.2026, БК "LEGENDA", Казахстан, Акмолинская область, Астана, ул. Кордай 97</t>
+    <t>23.03.2026, БК "LEGENDA", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, ул. Кордай 97</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Тагаев Абдулла</t>
+    <t>Tagaev Abdulla</t>
   </si>
   <si>
-    <t>Сидоров Александр</t>
+    <t>Sidorov Aleksandr</t>
   </si>
   <si>
-    <t>Сактаган Мирас</t>
+    <t>Chimbaev Ernar</t>
   </si>
   <si>
-    <t>Чимбаев Ернар</t>
+    <t>Saktagan Miras</t>
   </si>
   <si>
-    <t>Калыбек уулу Арсен</t>
+    <t>Kalybek-Uulu Arsen</t>
   </si>
   <si>
-    <t>Карман Ерсултан</t>
+    <t>Karman Ersultan</t>
   </si>
   <si>
-    <t>Омаров Алибек</t>
+    <t>Omarov Alibek</t>
   </si>
   <si>
-    <t>Серкул Бекбол</t>
+    <t>Serkul Bekbol</t>
   </si>
   <si>
-    <t>Алибаев Абдыжапар</t>
+    <t>Alibaev Abdyzhapar</t>
   </si>
   <si>
-    <t>Анарбаев Абдималик</t>
+    <t>Anarbaev Abdimalik</t>
   </si>
   <si>
-    <t>Мухамед Толкынбекулы</t>
+    <t>Hatanov Ahror</t>
   </si>
   <si>
-    <t>Ниеталиев Жансерик</t>
+    <t>Muhamel Tolkunbek</t>
   </si>
   <si>
-    <t>Огобаев Артур</t>
+    <t>Nietaliev Zanserik</t>
   </si>
   <si>
-    <t>Ратбеков Ызатбек</t>
+    <t>Ogobaev Artur</t>
   </si>
   <si>
-    <t>Тлеубергенов Рустам</t>
+    <t>Ratbekov Yzatbek</t>
   </si>
   <si>
-    <t>Хатанов Ахрор</t>
+    <t>Tleubergen Rustam</t>
   </si>
   <si>
-    <t>Азизов Фархад</t>
+    <t>Altynbek Arman</t>
   </si>
   <si>
-    <t>Алтынбек Арман</t>
+    <t>Azizov Farhad</t>
   </si>
   <si>
-    <t>Губазов Рамазан</t>
+    <t>Chimbaev Erbol</t>
   </si>
   <si>
-    <t>Ерсеитов Олжас</t>
+    <t>Erseitov Olzhas</t>
   </si>
   <si>
-    <t>Исалимов Дулат</t>
+    <t>Frik Viktor</t>
   </si>
   <si>
-    <t>Казыбеков Жанибек</t>
+    <t>Gubazov Ramazan</t>
   </si>
   <si>
-    <t>Калмуратов Жан</t>
+    <t>Isalimov Dulat</t>
   </si>
   <si>
-    <t>Косбек Еламан</t>
+    <t>Kalmuratov Jan</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Kazybekov Zhanibek</t>
   </si>
   <si>
-    <t>Омарбеков Канат</t>
+    <t>Kosbek Elaman</t>
   </si>
   <si>
-    <t>Торекул Нургалил</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Omarbekov Kanat</t>
   </si>
   <si>
-    <t>Умбетов Уалихан</t>
+    <t>Shintaev Kanatbek</t>
   </si>
   <si>
-    <t>Фрик Виктор</t>
+    <t>Torekul Nurgalil</t>
   </si>
   <si>
-    <t>Чимбаев Ербол</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Шинтаев Канатбек</t>
+    <t>Umbetov Ualihan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Бузурходжаев Раимжан</t>
+    <t>Buzurhodzhaev Raimzhan</t>
   </si>
   <si>
-    <t>Репин Денис</t>
+    <t>Repin Denis</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Узбекистан</t>
+    <t>Uzbekistan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -736,74 +736,74 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>1990</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1993</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="1"/>
@@ -896,459 +896,459 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1998</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>2009</v>
+        <v>1990</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1996</v>
+        <v>2009</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1996</v>
+      </c>
       <c r="D22" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C23" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
-        <v>1990</v>
+        <v>1997</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
-        <v>1997</v>
+        <v>1990</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="8">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="8">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="8">
-        <v>2006</v>
+        <v>1983</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>2006</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="8">
-        <v>1991</v>
+        <v>2002</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="8">
-        <v>1998</v>
+        <v>1991</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C36" s="8">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C37" s="8"/>
+      <c r="C37" s="8">
+        <v>1998</v>
+      </c>
       <c r="D37" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C38" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="8">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>