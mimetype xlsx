--- v0 (2026-04-17)
+++ v1 (2026-06-24)
@@ -1354,51 +1354,51 @@
       </c>
       <c r="D35" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2009</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>1987</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>