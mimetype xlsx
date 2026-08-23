--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -20,324 +20,324 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>БК "Луза"</t>
   </si>
   <si>
     <t>Открытый турнир в честь дня рождения клуба</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.04.2026, БК "Луза", Россия, Оренбургская область, Оренбург, ул. 70 лет ВЛКСМ 16/1</t>
+    <t>11.04.2026, БК "Луза", Russian Federation, Orenburg Region, Orenburg, ул. 70 лет ВЛКСМ 16/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 47</t>
   </si>
   <si>
     <t>49 - 60</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Бобров Павел</t>
+    <t>Bobrov Pavel</t>
   </si>
   <si>
-    <t>Терентьев Тимур</t>
+    <t>Terentev Timur</t>
   </si>
   <si>
-    <t>Крюков Константин</t>
+    <t>Krukov Konstantin</t>
   </si>
   <si>
-    <t>Меховов Павел</t>
+    <t>Mehovov Pavel</t>
   </si>
   <si>
-    <t>Борисенко Павел</t>
+    <t>Borisenko Pavel</t>
   </si>
   <si>
-    <t>Гутин Сергей</t>
+    <t>Gutin Sergey</t>
   </si>
   <si>
-    <t>Закиров Айдар</t>
+    <t>Manaev Oleg</t>
   </si>
   <si>
-    <t>Манаев Олег</t>
+    <t>Zakirov Aydar</t>
   </si>
   <si>
-    <t>Гапоненко Артем</t>
+    <t>Dudorov Vaceslav</t>
   </si>
   <si>
-    <t>Дудоров Вячеслав</t>
+    <t>Gaponenko Artem</t>
   </si>
   <si>
-    <t>Ильин Тимофей</t>
+    <t>Il'in Timofej</t>
   </si>
   <si>
-    <t>Каверин Роман</t>
+    <t>Kaverin Roman</t>
   </si>
   <si>
-    <t>Марков Дмитрий</t>
+    <t>Markov Dmitriy</t>
   </si>
   <si>
-    <t>Меховов Иван</t>
+    <t>Mehovov Ivan</t>
   </si>
   <si>
-    <t>Санаров Евгений</t>
+    <t>Sanarov Evgeniy</t>
   </si>
   <si>
-    <t>Смельцов Тимофей</t>
+    <t>Smelcov Timofey</t>
   </si>
   <si>
-    <t>Антипов Никита</t>
+    <t>Antipov Nikita</t>
   </si>
   <si>
-    <t>Баширов Джавид</t>
+    <t>Bashirov Dzhavid</t>
   </si>
   <si>
-    <t>Габбасов Дмитрий</t>
+    <t>Erkulev Oleg</t>
   </si>
   <si>
-    <t>Головачев Илья</t>
+    <t>Gabbasov Dmitri</t>
   </si>
   <si>
-    <t>Еркулев Олег</t>
+    <t>Golovachev Ilya</t>
   </si>
   <si>
-    <t>Иванчин Валерий</t>
+    <t>Ivanchin Valeriy</t>
   </si>
   <si>
-    <t>Кленин Валерий</t>
+    <t>Klenin Valeriy</t>
   </si>
   <si>
-    <t>Курочкин Вячеслав</t>
+    <t>Kurochkin Vacheslav</t>
   </si>
   <si>
-    <t>Марков Александр</t>
+    <t>Markov Aleksandr</t>
   </si>
   <si>
-    <t>Молчанов Александр</t>
+    <t>Molchanov Aleksandr</t>
   </si>
   <si>
-    <t>Погребнов Макар</t>
+    <t>Pogrebnov Makar</t>
   </si>
   <si>
-    <t>Попов Александр</t>
+    <t>Popov Aleksandr</t>
   </si>
   <si>
-    <t>Рыбников Владимир</t>
+    <t>Rybnikov Vladimir</t>
   </si>
   <si>
-    <t>Соибов Фируз</t>
+    <t>Soibov Firuz</t>
   </si>
   <si>
-    <t>Тажгулов Амир</t>
+    <t>Tazhygulov Amir</t>
   </si>
   <si>
-    <t>Туев Алексей</t>
+    <t>Tuev Aleksej</t>
   </si>
   <si>
-    <t>Агамалиев Руслан</t>
+    <t>Agamaliev Ruslan</t>
   </si>
   <si>
-    <t>Божгарева Полина</t>
+    <t>Bozhgareva Polina</t>
   </si>
   <si>
-    <t>Давыдов Евгений</t>
+    <t>Davydov Evgeniy</t>
   </si>
   <si>
-    <t>Дмитриев Игорь</t>
+    <t>Dmitriev Igor</t>
   </si>
   <si>
-    <t>Зайнуллин Эрнст</t>
+    <t>Hvan Robert</t>
   </si>
   <si>
-    <t>Кочетков Дмитрий</t>
+    <t>Kochetkov Dmitry</t>
   </si>
   <si>
-    <t>Мошков Алексей</t>
+    <t>moshkov aleksey</t>
   </si>
   <si>
-    <t>Першин Владислав</t>
+    <t>Pershin Vladislav</t>
   </si>
   <si>
-    <t>Сайфутдинов Тимур</t>
+    <t>Sayfutdinov Timur</t>
   </si>
   <si>
-    <t>Семко Виталий</t>
+    <t>Semko Vitaliy</t>
   </si>
   <si>
-    <t>Смоленский Денис</t>
+    <t>Smolenskiy Denis</t>
   </si>
   <si>
-    <t>Толоконников Артем</t>
+    <t>Tolokonnikov Artem</t>
   </si>
   <si>
-    <t>Ушаков Александр</t>
+    <t>Ushakov Alexandr</t>
   </si>
   <si>
-    <t>Хван Роберт</t>
+    <t>Yudina Varvara</t>
   </si>
   <si>
-    <t>Юдина Варвара</t>
+    <t>Zaynullin Ernst</t>
   </si>
   <si>
-    <t>Добрыненко Владислав</t>
+    <t>Dobrynenko Vladislav</t>
   </si>
   <si>
-    <t>Кораблев Тимофей</t>
+    <t>Elser Aleksandr</t>
   </si>
   <si>
-    <t>Курочкин Дмитрий</t>
+    <t>Korablev Timofey</t>
   </si>
   <si>
-    <t>Матаков Артем</t>
+    <t>Kurochkin Dmitriy</t>
   </si>
   <si>
-    <t>Муканаев Артур</t>
+    <t>Matakov Dmitriy</t>
   </si>
   <si>
-    <t>Назаренко Дмитрий</t>
+    <t>Mukanaev Artur</t>
   </si>
   <si>
-    <t>Панин Георгий</t>
+    <t>Nazarenko Dmitrij</t>
   </si>
   <si>
-    <t>Перелетов Илья</t>
+    <t>Panin Georgiy</t>
   </si>
   <si>
-    <t>Петров Данил</t>
+    <t>Pereletov Ilya</t>
   </si>
   <si>
-    <t>Ромашкин Антон</t>
+    <t>Petrov Danil</t>
   </si>
   <si>
-    <t>Шагойко Николай</t>
+    <t>Romashkin Anton</t>
   </si>
   <si>
-    <t>Эльсер Александр</t>
+    <t>Shagoyko Nikolay</t>
   </si>
   <si>
-    <t>Чарвадарян Арам</t>
+    <t>Charvadaryan Aram</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Тольятти</t>
+    <t>Tolyatti</t>
   </si>
   <si>
-    <t>Самара</t>
+    <t>Samara</t>
   </si>
   <si>
-    <t>Оренбург</t>
+    <t>Orenburg</t>
   </si>
   <si>
-    <t>Уфа</t>
+    <t>Ufa</t>
   </si>
   <si>
-    <t>Владимир</t>
+    <t>Vladimir</t>
   </si>
   <si>
-    <t>Кумертау</t>
+    <t>Kumertau</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -918,114 +918,114 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1981</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1980</v>
+        <v>1986</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1993</v>
+        <v>1982</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1982</v>
+        <v>1993</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>2006</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F18" s="1"/>
@@ -1152,97 +1152,97 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>2002</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1977</v>
+        <v>1988</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>2008</v>
+        <v>1977</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1988</v>
+        <v>2008</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
@@ -1506,51 +1506,51 @@
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>1992</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E45" s="9" t="s">
@@ -1678,300 +1678,300 @@
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
         <v>1981</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
-        <v>1990</v>
+        <v>2011</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
-        <v>2011</v>
+        <v>1989</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8"/>
       <c r="D55" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="C56" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C56" s="8"/>
       <c r="D56" s="8" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="E56" s="9"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8">
-        <v>1991</v>
+        <v>2011</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="C58" s="8"/>
+      <c r="C58" s="8">
+        <v>1991</v>
+      </c>
       <c r="D58" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="E58" s="9"/>
+      <c r="E58" s="9" t="s">
+        <v>93</v>
+      </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8"/>
       <c r="D59" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E59" s="9"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="C60" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C60" s="8"/>
       <c r="D60" s="8" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="E60" s="9"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="C61" s="8"/>
+      <c r="C61" s="8">
+        <v>2004</v>
+      </c>
       <c r="D61" s="8" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="E61" s="9"/>
+        <v>86</v>
+      </c>
+      <c r="E61" s="9" t="s">
+        <v>90</v>
+      </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="C62" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C62" s="8"/>
       <c r="D62" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="E62" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E62" s="9"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C64" s="8">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="8">
-        <v>1975</v>
+        <v>2006</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="C66" s="8"/>
+      <c r="C66" s="8">
+        <v>1975</v>
+      </c>
       <c r="D66" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="E66" s="9"/>
+      <c r="E66" s="9" t="s">
+        <v>90</v>
+      </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8"/>
       <c r="B67" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="8"/>
       <c r="D67" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="10"/>
       <c r="B68" s="7"/>
       <c r="C68" s="7"/>
       <c r="D68" s="7"/>