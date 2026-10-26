--- v1 (2026-08-27)
+++ v2 (2026-10-26)
@@ -20,270 +20,270 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Открытый кубок Москвы "Next-2026" 2 этап</t>
   </si>
   <si>
-    <t>Final Protocol</t>
+    <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>22.03.2026, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>22.03.2026, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Place</t>
+    <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
-    <t>Main referee</t>
+    <t>Главный судья</t>
   </si>
   <si>
-    <t>Chief Secretary</t>
+    <t>Главный секретарь</t>
   </si>
   <si>
-    <t>Referee</t>
+    <t>Судья</t>
   </si>
   <si>
-    <t>Player</t>
+    <t>Спортсмен</t>
   </si>
   <si>
-    <t>Tolstokorov Nikita</t>
+    <t>Толстокоров Никита</t>
   </si>
   <si>
-    <t>Sudarikov Il'a</t>
+    <t>Судариков Илья</t>
   </si>
   <si>
-    <t>Filimonova Sofia</t>
+    <t>Григорьев Дмитрий</t>
   </si>
   <si>
-    <t>Grigoriev Dmitrij</t>
+    <t>Филимонова Софья</t>
   </si>
   <si>
-    <t>Abdullin Tamerlan</t>
+    <t>Абдуллин Тамерлан</t>
   </si>
   <si>
-    <t>Ivanchenko Artem</t>
+    <t>Иванченко Артём</t>
   </si>
   <si>
-    <t>Krasnikov Dmitriy</t>
+    <t>Красников Дмитрий</t>
   </si>
   <si>
-    <t>Soltan Oleg</t>
+    <t>Лутфуллина Карина</t>
   </si>
   <si>
-    <t>Gerasimov Roman</t>
+    <t>Герасимов Роман</t>
   </si>
   <si>
-    <t>Kan Demid</t>
+    <t>Кан Демид</t>
   </si>
   <si>
-    <t>Kashirski Maxim</t>
+    <t>Каширский Максим</t>
   </si>
   <si>
-    <t>Levin Stanislav</t>
+    <t>Левин Станислав</t>
   </si>
   <si>
-    <t>Losev Aleksandr</t>
+    <t>Лосев Александр А.</t>
   </si>
   <si>
-    <t>Pavlov Konstantin</t>
+    <t>Павлов Константин</t>
   </si>
   <si>
-    <t>Razuvaeva Alena</t>
+    <t>Разуваева Алёна</t>
   </si>
   <si>
-    <t>Savelev Mihail</t>
+    <t>Савельев Михаил</t>
   </si>
   <si>
-    <t>Bodunov Sergey</t>
+    <t>Бодунов Сергей</t>
   </si>
   <si>
-    <t>Cheklin Dmitrii</t>
+    <t>Зиновьев Сергей</t>
   </si>
   <si>
-    <t>Kochenovskih Ivan</t>
+    <t>Коченовских Иван</t>
   </si>
   <si>
-    <t>Moseychuk Darya</t>
+    <t>Мосейчук Дарья</t>
   </si>
   <si>
-    <t>Nefedov Mikhail</t>
+    <t>Нефедов Михаил</t>
   </si>
   <si>
-    <t>Pavlov Kirill</t>
+    <t>Павлов Кирилл</t>
   </si>
   <si>
-    <t>Saveliev Iliy</t>
+    <t>Савельев Илья</t>
   </si>
   <si>
-    <t>Zinoviev Sergey</t>
+    <t>Чеклин Дмитрий</t>
   </si>
   <si>
-    <t>Aleks Aleks</t>
+    <t>Александрова Надежда</t>
   </si>
   <si>
-    <t>Borisov Dmitry</t>
+    <t>Борисов Дмитрий</t>
   </si>
   <si>
-    <t>Bulykin Yaroslav</t>
+    <t>Булыкин Ярослав</t>
   </si>
   <si>
-    <t>Orlov Luka</t>
+    <t>Гатовский Владимир</t>
   </si>
   <si>
-    <t>Rakov Platon</t>
+    <t>Орлов Лука</t>
   </si>
   <si>
-    <t>Shesheshin Luka</t>
+    <t>Раков Платон</t>
   </si>
   <si>
-    <t>Tkachenko Zahar</t>
+    <t>Ткаченко Захар</t>
   </si>
   <si>
-    <t>Vladimir Gatovskiy</t>
+    <t>Шешенин Лука</t>
   </si>
   <si>
-    <t>Fokin Petr</t>
+    <t>Воскобойников Егор</t>
   </si>
   <si>
-    <t>Gavrilovich Sofya</t>
+    <t>Гаврилович Софья</t>
   </si>
   <si>
-    <t>Gerasimov Kirill</t>
+    <t>Герасимов Кирилл</t>
   </si>
   <si>
-    <t>Kalenskij Fedor</t>
+    <t>Зиновьев Антон</t>
   </si>
   <si>
-    <t>Kopanitsa Sofia</t>
+    <t>Каленский Фёдор</t>
+  </si>
+  <si>
+    <t>Копаница София</t>
+  </si>
+  <si>
+    <t>Минаева Полина</t>
+  </si>
+  <si>
+    <t>Мухортова Майя</t>
+  </si>
+  <si>
+    <t>Печенина Анна</t>
+  </si>
+  <si>
+    <t>Просс Илья</t>
+  </si>
+  <si>
+    <t>Се Григорий</t>
+  </si>
+  <si>
+    <t>Соколова Валерия</t>
+  </si>
+  <si>
+    <t>Спиридонов Никита</t>
+  </si>
+  <si>
+    <t>Тюняев Всеволод</t>
+  </si>
+  <si>
+    <t>Фокин Петр</t>
   </si>
   <si>
     <t>Labuzov Aleksandr</t>
   </si>
   <si>
-    <t>Minaeva Polina</t>
+    <t>Огородникова Милена</t>
   </si>
   <si>
-    <t>Mukhortova Maiia</t>
-[...29 lines deleted...]
-    <t>born in</t>
+    <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>rank</t>
+    <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>City</t>
+    <t>Город</t>
   </si>
   <si>
-    <t>Kaluga</t>
+    <t>Калуга</t>
   </si>
   <si>
-    <t>Moscow</t>
+    <t>Москва</t>
   </si>
   <si>
-    <t>Reutov</t>
+    <t>Реутов</t>
   </si>
   <si>
-    <t>Dolgoprudny</t>
+    <t>Долгопрудный</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -784,74 +784,74 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>2013</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2014</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F12" s="1"/>
@@ -1084,51 +1084,51 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2009</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>2011</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E26" s="9" t="s">
@@ -1204,51 +1204,51 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>2014</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2011</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1284,249 +1284,251 @@
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>2015</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2015</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>2014</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>2013</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>2016</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="E42" s="9"/>
+      <c r="E42" s="9" t="s">
+        <v>73</v>
+      </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>2012</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E46" s="9" t="s">
@@ -1662,51 +1664,51 @@
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
         <v>2012</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
         <v>2013</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E55" s="9" t="s">