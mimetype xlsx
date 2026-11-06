--- v1 (2026-08-22)
+++ v2 (2026-11-06)
@@ -89,51 +89,51 @@
   <si>
     <t>Svalov Igor</t>
   </si>
   <si>
     <t>Gruhin Andrey</t>
   </si>
   <si>
     <t>Shmyrin Denis</t>
   </si>
   <si>
     <t>Buhanevich Grigoriy</t>
   </si>
   <si>
     <t>Khalyavin Pavel</t>
   </si>
   <si>
     <t>Balezin Ivan</t>
   </si>
   <si>
     <t>Baranov Mihail</t>
   </si>
   <si>
     <t>Pantyuhin Andrey</t>
   </si>
   <si>
-    <t>PENTIN Dmitriy</t>
+    <t>Pentin Dmitriy</t>
   </si>
   <si>
     <t>Chernydiev Andrey</t>
   </si>
   <si>
     <t>Kushkov Andrey</t>
   </si>
   <si>
     <t>Mokeev Sergey</t>
   </si>
   <si>
     <t>Plesovskih Sergey</t>
   </si>
   <si>
     <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>