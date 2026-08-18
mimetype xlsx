--- v0 (2026-04-30)
+++ v1 (2026-08-18)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Федерация русского бильярда  г. Ростова-на-Дону</t>
   </si>
   <si>
     <t xml:space="preserve">Чемпионат г. Ростова-на-Дону "Комбинированная пирамида" Ветеранская лига </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.03.2026, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>21.03.2026, Доберман, Ростов-на-Дону, Russian Federation, Rostov Region, Rostov-on-Don, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Харсеев Андрей</t>
+    <t>Harseev Andrej</t>
   </si>
   <si>
-    <t>Платонов Игорь</t>
+    <t>Platonov Igor</t>
   </si>
   <si>
-    <t>Бобнев Сергей</t>
+    <t>Bobnev Sergej</t>
   </si>
   <si>
-    <t>Сафонов Андрей</t>
+    <t>Safonov Andrey</t>
   </si>
   <si>
-    <t>Анфимиади Гиви</t>
+    <t>Anfimiadi Givi</t>
   </si>
   <si>
-    <t>Киселёв Виктор</t>
+    <t>Kiselev Viktor</t>
   </si>
   <si>
-    <t>Незабудкин Александр</t>
+    <t>Nezabudkin Aleksandr</t>
   </si>
   <si>
-    <t>Соловьëв Андрей</t>
+    <t>Solovyov Andrey</t>
   </si>
   <si>
-    <t>Аваков Артур</t>
+    <t>Avakov Artur</t>
   </si>
   <si>
-    <t>Брехов Николай</t>
+    <t>Brehov Nikolaj</t>
   </si>
   <si>
-    <t>Демержиба Беслан</t>
+    <t>Demerzhiba Beslan</t>
   </si>
   <si>
-    <t>Канцибер Юрий</t>
+    <t>Kantsiber Yuriy</t>
   </si>
   <si>
-    <t>Кравченко Сергей</t>
+    <t>Kravchenko Sergey</t>
   </si>
   <si>
-    <t>Ластовыря Анатолий</t>
+    <t>Lastovyra Anatolij</t>
   </si>
   <si>
-    <t>Лысюк Вячеслав</t>
+    <t>Lysuk Vaceslav</t>
   </si>
   <si>
-    <t>Положенцев Николай</t>
+    <t>Polozhentsev Nikolay</t>
   </si>
   <si>
-    <t>Кипшара Олег</t>
+    <t>Kipshara Oleg</t>
   </si>
   <si>
-    <t>Коваленко Владимир</t>
+    <t>Kovalenko Vladimir</t>
   </si>
   <si>
-    <t>Краснюк Игорь</t>
+    <t>Krasnuk Igor'</t>
   </si>
   <si>
-    <t>Лугинин Валерий</t>
+    <t>Luginin Valeriy</t>
   </si>
   <si>
-    <t>Сысоев Николай</t>
+    <t>Sysoev Nikolay</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>