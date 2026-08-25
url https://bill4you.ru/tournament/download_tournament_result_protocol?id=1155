--- v0 (2025-10-24)
+++ v1 (2026-08-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>ФБС Республики Татарстан</t>
   </si>
   <si>
     <t>Первенство Республики Татарстан по пулу "14.1", юноши и девушки до 17 лет.</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>18.02.2023, БК Спектр, Россия, Республика Татарстан, Казань, Парковая улица 27А</t>
+    <t>18.02.2023, БК Спектр, Россия, Республика Татарстан (Татарстан), Казань, Парковая улица 27А</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
@@ -749,51 +749,51 @@
       </c>
       <c r="C12" s="8">
         <v>2009</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>2010</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>2007</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="1"/>
@@ -949,51 +949,51 @@
       </c>
       <c r="C22" s="8">
         <v>2010</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>2010</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>2014</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F24" s="1"/>