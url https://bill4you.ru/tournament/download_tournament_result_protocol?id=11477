--- v0 (2026-05-13)
+++ v1 (2026-08-29)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Pool &amp; Bar</t>
   </si>
   <si>
     <t>Квалификационный отбор г. Гатчины и Гатчинского района</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.04.2026, Pool &amp; Bar, Россия, Ленинградская область, Гатчина, ул. Академика Константинова,  10,  исторический район Хохлово Поле</t>
+    <t>04.04.2026, Pool &amp; Bar, Russian Federation, Leningrad Region, Gatchina, ул. Академика Константинова,  10,  исторический район Хохлово Поле</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Чернобривец Сергей</t>
+    <t>Chernobrive Sergey</t>
   </si>
   <si>
-    <t>Мондонен Валентин</t>
+    <t>Mondonen Valentin</t>
   </si>
   <si>
-    <t>Атапин Родион</t>
+    <t>Atapin Rodion</t>
   </si>
   <si>
-    <t>Сидоров Евгений</t>
+    <t>Sidorov Evgeniy</t>
   </si>
   <si>
-    <t>Марков Сергей</t>
+    <t>Markov Sergey</t>
   </si>
   <si>
-    <t>Пушкарев Роман</t>
+    <t>Pushkarev Roman</t>
   </si>
   <si>
-    <t>Бондарев Владимир</t>
+    <t>Bondarev Vladimir</t>
   </si>
   <si>
-    <t>Козлов Кирилл</t>
+    <t>Kizlov Kirill</t>
   </si>
   <si>
-    <t>Добрынин Дмитрий</t>
+    <t>Dobrinin Dmitriy</t>
   </si>
   <si>
-    <t>Михеев Александр</t>
+    <t>Mikheev Alexander</t>
   </si>
   <si>
-    <t>Николаев Андрей</t>
+    <t>Nikolaev Andrey</t>
   </si>
   <si>
-    <t>Оганнисян Роланд</t>
+    <t>Oganisyan Roland</t>
   </si>
   <si>
-    <t>Еремин Юрий</t>
+    <t>Eremin Yuriy</t>
   </si>
   <si>
-    <t>Куликов Александр</t>
+    <t>Kulikov Alexandr</t>
   </si>
   <si>
-    <t>Паламарчук Максим</t>
+    <t>Palamarchuk Maksim</t>
   </si>
   <si>
-    <t>Послонский Дмитрий</t>
+    <t>Poslonsky Dmitry</t>
   </si>
   <si>
-    <t>Иванов Александр</t>
+    <t>Ivanov Alexandr</t>
   </si>
   <si>
-    <t>Малаканов Андрей</t>
+    <t>Malakanov Andrey</t>
   </si>
   <si>
-    <t>Сазанов Вячеслав</t>
+    <t>Sazanov Viacheslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Хомина Мария</t>
+    <t>Homina Maria</t>
   </si>
   <si>
-    <t>Чернобривец Нелли</t>
+    <t>Chernobrivec Nelli</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Гатчина</t>
+    <t>Gatchina</t>
   </si>
   <si>
-    <t>Коммунар</t>
+    <t>Kommunar</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>