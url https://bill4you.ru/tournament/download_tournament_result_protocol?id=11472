--- v0 (2026-05-01)
+++ v1 (2026-08-18)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>БК L КЛАССИК</t>
   </si>
   <si>
     <t>Московская пирамида с гандикапом</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.03.2026, БК L КЛАССИК, Россия, Иркутская область, Иркутск, Дальневосточная улица,  158/2</t>
+    <t>21.03.2026, БК L КЛАССИК, Russian Federation, Irkutsk Region, Irkutsk, Дальневосточная улица,  158/2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Луценко Глеб</t>
+    <t>Lutsenko Gleb</t>
   </si>
   <si>
-    <t>Корчинов Михаил</t>
+    <t>Korchinov Mihail</t>
   </si>
   <si>
-    <t>Будаев Даниил</t>
+    <t>Budaev Daniil</t>
   </si>
   <si>
-    <t>Разумов Олег</t>
+    <t>Razumov Oleg</t>
   </si>
   <si>
-    <t>Воронин Александр</t>
+    <t>Rodionov Aleksey</t>
   </si>
   <si>
-    <t>Родионов Алексей</t>
+    <t>Stremelenko Egor</t>
   </si>
   <si>
-    <t>Стремеленко Егор</t>
+    <t>Utyuzhnikov Sergey</t>
   </si>
   <si>
-    <t>Утюжников Сергей</t>
+    <t>Voronin Aleksandr</t>
   </si>
   <si>
-    <t>Герасимов Евгений</t>
+    <t>Gerasimov Evgeny</t>
   </si>
   <si>
-    <t>Непокрытов Дмитрий</t>
+    <t>Nepokrytov Dmirty</t>
   </si>
   <si>
-    <t>Тараканов Владимир</t>
+    <t>Tarakanov Vladimir</t>
   </si>
   <si>
     <t>Utkin Andrei</t>
   </si>
   <si>
-    <t>Брегов Игорь</t>
+    <t>Bregov Igor</t>
   </si>
   <si>
-    <t>Олег Хо</t>
+    <t>Oleg Kho</t>
   </si>
   <si>
-    <t>Плотников Андрей</t>
+    <t>Plotnikov Andrey</t>
   </si>
   <si>
-    <t>Свердлов Сергей</t>
+    <t>Sverdlov Sergey</t>
   </si>
   <si>
-    <t>Байбуров Алексей</t>
+    <t>Baiburov Alex</t>
   </si>
   <si>
-    <t>Бердиеров Зафар</t>
+    <t>Berdierov Zafar</t>
   </si>
   <si>
-    <t>Валл Алексей</t>
+    <t>Izvekov Alexei</t>
   </si>
   <si>
-    <t>Извеков Алексей</t>
+    <t>Shterkel Roman</t>
   </si>
   <si>
-    <t>Унжаков Артем</t>
+    <t>Tsymbalov Vladimir</t>
   </si>
   <si>
-    <t>Цымбалов Владимир</t>
+    <t>Unzhakov Artem</t>
   </si>
   <si>
-    <t>Штеркель Роман</t>
+    <t>Vall Aleksei</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Иркутск</t>
+    <t>Irkutsk</t>
   </si>
   <si>
-    <t>Абакан</t>
+    <t>Abakan</t>
   </si>
   <si>
-    <t>Саянск</t>
+    <t>Sayansk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -734,114 +734,114 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1984</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1993</v>
+        <v>1985</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1985</v>
+        <v>2008</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>2008</v>
+        <v>1987</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1987</v>
+        <v>1993</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1988</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F16" s="1"/>
@@ -877,51 +877,51 @@
       </c>
       <c r="C18" s="8">
         <v>1977</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1974</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1983</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="1"/>
@@ -1014,167 +1014,167 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1982</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1980</v>
+        <v>1978</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="8"/>
+      <c r="C28" s="8">
+        <v>1977</v>
+      </c>
       <c r="D28" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>1980</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="10"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7" t="s">
         <v>38</v>
       </c>