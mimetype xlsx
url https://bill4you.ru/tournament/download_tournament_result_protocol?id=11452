--- v0 (2026-03-17)
+++ v1 (2026-08-23)
@@ -12,200 +12,203 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>БК “Public club Billiards”</t>
   </si>
   <si>
     <t>IV Турнир Резидентов Public club Billiards (3 этап)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.03.2026, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>15.03.2026, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Медведев Артем</t>
+    <t>Medvedev Artem</t>
   </si>
   <si>
-    <t>Лебедев Сергей</t>
+    <t>Lebedev Sergey</t>
   </si>
   <si>
-    <t>Меньшенин Иван</t>
+    <t>Menshenin Ivan</t>
   </si>
   <si>
-    <t>Лавелин Михаил</t>
+    <t>Lavelin Mikhail</t>
   </si>
   <si>
-    <t>Бойко Сергей</t>
+    <t>Boyko Sergey</t>
   </si>
   <si>
-    <t>Нарыжный Архип</t>
+    <t>Naryzhnyy Arhip</t>
   </si>
   <si>
-    <t>Петров Олег</t>
+    <t>Petrov Oleg</t>
   </si>
   <si>
-    <t>Тонкушин Вячеслав</t>
+    <t>Tonkushin Vyacheslav</t>
   </si>
   <si>
-    <t>Богатырев Александр</t>
+    <t>Bogatyrev Aleksandr</t>
   </si>
   <si>
-    <t>Иовик Егор</t>
+    <t>Iovik Egor</t>
   </si>
   <si>
-    <t>Корягин Дмитрий</t>
+    <t>KORYAGIN Dmitry</t>
   </si>
   <si>
-    <t>Крестинин Ростислав</t>
+    <t>Krestinin Rostislav</t>
   </si>
   <si>
-    <t>Лахтин Евгений</t>
+    <t>Laxtin Evgenii</t>
   </si>
   <si>
-    <t>Падерин Петр</t>
+    <t>Paderin Petr</t>
   </si>
   <si>
-    <t>Перминов Сергей</t>
+    <t>Perminov Sergey</t>
   </si>
   <si>
-    <t>Сафин Радик</t>
+    <t>Safin Radik</t>
   </si>
   <si>
-    <t>Мандрыкин Александр</t>
+    <t>Mandrykin Aleksandr</t>
   </si>
   <si>
-    <t>Нягулова Алёна</t>
+    <t>Nyagulova Alyona</t>
   </si>
   <si>
-    <t>Смахтин Евгений</t>
+    <t>Smakhtin Evgenii</t>
   </si>
   <si>
-    <t>Старикович Юрий</t>
+    <t>Starikovich Yuriy</t>
   </si>
   <si>
-    <t>Теренин Александр</t>
+    <t>Terenin Aleksandr</t>
   </si>
   <si>
-    <t>Трапезников Илья</t>
+    <t>Trapeznikov Ilya</t>
   </si>
   <si>
-    <t>Юлдошев Бахтиер</t>
+    <t>Yashenko Kliment</t>
   </si>
   <si>
-    <t>Ященко Климент</t>
+    <t>Yuldoshev Bahtier</t>
   </si>
   <si>
-    <t>Андриянов Иван</t>
+    <t>Andriyanov Ivan</t>
   </si>
   <si>
-    <t>Егель Алена</t>
+    <t>Egel Alena</t>
   </si>
   <si>
-    <t>Пасека Николай</t>
+    <t>Paseka Nikolay</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Шумков Петр</t>
+    <t>Petr Shumkov</t>
   </si>
   <si>
-    <t>Туринцева Ксения</t>
+    <t>Turinceva Kseniya</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Нижний Тагил</t>
+    <t>Nizhniy Tagil</t>
+  </si>
+  <si>
+    <t>Dushanbe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1106,77 +1109,77 @@
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>1980</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1994</v>
+        <v>1984</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1984</v>
+        <v>1994</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2002</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>