--- v0 (2026-07-18)
+++ v1 (2026-09-11)
@@ -77,51 +77,51 @@
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Кушбаков Кубатбек</t>
   </si>
   <si>
     <t>Абдыкаров Мирлан</t>
   </si>
   <si>
     <t>Бейшенкул Уулу Амантур</t>
   </si>
   <si>
     <t>Чыныбеков Ак-Дил</t>
   </si>
   <si>
-    <t>Иманкул уулу Эмил</t>
+    <t>Иманкул Уулу Эмил</t>
   </si>
   <si>
     <t>Огобаев Артур</t>
   </si>
   <si>
     <t>Турганбаев Акжолтой</t>
   </si>
   <si>
     <t>Шерматов Кылычбек</t>
   </si>
   <si>
     <t>Асылбеков Бакыт</t>
   </si>
   <si>
     <t>Каленбаев Арсен</t>
   </si>
   <si>
     <t>Кылычбеков Эрлан</t>
   </si>
   <si>
     <t>Пириев Улукбек</t>
   </si>
   <si>
     <t>Сагыналиев Калысхан</t>
   </si>
@@ -131,264 +131,264 @@
   <si>
     <t>Хаджибеков Рахматжон</t>
   </si>
   <si>
     <t>Osorov Nurlan</t>
   </si>
   <si>
     <t>Абсатаров Кайрат</t>
   </si>
   <si>
     <t>Авасханов Канжар</t>
   </si>
   <si>
     <t>Алибаев Абдыжапар</t>
   </si>
   <si>
     <t>Алмазбеков Нурболот</t>
   </si>
   <si>
     <t>Джолдошбеков Камчыбек</t>
   </si>
   <si>
     <t>Иванова Наталья</t>
   </si>
   <si>
-    <t>Исраил уулу Омурбек</t>
+    <t>Исраил Уулу Омурбек</t>
   </si>
   <si>
     <t>Карагулов Улукман</t>
   </si>
   <si>
     <t>Кочоров Мирбек</t>
   </si>
   <si>
     <t>Кудушев Аманбек</t>
   </si>
   <si>
     <t>Маматов Талант</t>
   </si>
   <si>
     <t>Сагындыков Кубанычбек</t>
   </si>
   <si>
     <t>Суеров Ислам</t>
   </si>
   <si>
     <t>Токтосунов Азирет</t>
   </si>
   <si>
     <t>Уланов Ырыскелди</t>
   </si>
   <si>
     <t>Шакиров Роман</t>
   </si>
   <si>
-    <t>Абдыкадыр уулу Абдыкаар</t>
+    <t>Абдыкадыр Уулу Абдыкаар</t>
   </si>
   <si>
     <t>Акимжанов Кубанычбек</t>
   </si>
   <si>
     <t>Аширбаев Куштарбек</t>
   </si>
   <si>
     <t>Баймурзаев Шерик</t>
   </si>
   <si>
     <t>Бакиров Нургазы</t>
   </si>
   <si>
     <t>Болотбеков Тынчтык</t>
   </si>
   <si>
-    <t>Дуйшобай уулу Сабырбек</t>
+    <t>Дуйшобай Уулу Сабырбек</t>
   </si>
   <si>
     <t>Каныбеков Чынгыз</t>
   </si>
   <si>
     <t>Карабаев Адилет</t>
   </si>
   <si>
     <t>Кутчубаев Руслан</t>
   </si>
   <si>
     <t>Матхаликов Кодиржон</t>
   </si>
   <si>
     <t>Мырзаканов Эркинбек</t>
   </si>
   <si>
     <t>Нарынбеков Равшан</t>
   </si>
   <si>
     <t>Солтонкулов Ринат</t>
   </si>
   <si>
     <t>Тукешев Санжар</t>
   </si>
   <si>
-    <t>Хакимжан уулу Айбек</t>
-[...2 lines deleted...]
-    <t>Абдыкаар уулу Раимкул</t>
+    <t>Хакимжан Уулу Айбек</t>
+  </si>
+  <si>
+    <t>Абдыкаар Уулу Раимкул</t>
   </si>
   <si>
     <t>Абдылдаев Айбек</t>
   </si>
   <si>
     <t>Арапов Нурел</t>
   </si>
   <si>
     <t>Арстанаалиев Нурэл</t>
   </si>
   <si>
     <t>Асанов Минтемир</t>
   </si>
   <si>
     <t>Атабаев Жениш</t>
   </si>
   <si>
     <t>Капаров Жаныбек</t>
   </si>
   <si>
     <t>Ким Вадим</t>
   </si>
   <si>
     <t>Кубатов Арген</t>
   </si>
   <si>
-    <t>Мирбек уулу Чынгыз</t>
+    <t>Мирбек Уулу Чынгыз</t>
   </si>
   <si>
     <t>Мурзаматов Замирбек</t>
   </si>
   <si>
-    <t>Сайпидин уулу Кенешбек</t>
+    <t>Сайпидин Уулу Кенешбек</t>
   </si>
   <si>
     <t>Сейдакматов Ринат</t>
   </si>
   <si>
     <t>Талантбеков Бекзат</t>
   </si>
   <si>
     <t>Эгамбердиев Бекмурат</t>
   </si>
   <si>
     <t>Яхшиликов Бекназар</t>
   </si>
   <si>
     <t>Абдикаримов Абдулла</t>
   </si>
   <si>
     <t>Абдикеримов Аскар</t>
   </si>
   <si>
     <t>Алтынбеков Санжар</t>
   </si>
   <si>
     <t>Асылбеков Адилет</t>
   </si>
   <si>
     <t>Атабаев Маисей</t>
   </si>
   <si>
-    <t>Баискул уулу Шеримкул</t>
+    <t>Баискул Уулу Шеримкул</t>
   </si>
   <si>
     <t>Бакиров Абубакир</t>
   </si>
   <si>
     <t>Бейшеев Камиль</t>
   </si>
   <si>
     <t>Давлеткельдиев Али</t>
   </si>
   <si>
     <t>Женишбеков Искендер</t>
   </si>
   <si>
-    <t>Жылдызбек уулу Нурадин</t>
+    <t>Жылдызбек Уулу Нурадин</t>
   </si>
   <si>
     <t>Исабеков Алмаз</t>
   </si>
   <si>
-    <t>Исманали уулу Бакытбек</t>
+    <t>Исманали Уулу Бакытбек</t>
   </si>
   <si>
     <t>Каныбекова Аделя</t>
   </si>
   <si>
     <t>Козуев Омурбек</t>
   </si>
   <si>
     <t>Кочоров Айбек</t>
   </si>
   <si>
     <t>Кубаталиев Байзак</t>
   </si>
   <si>
     <t>Кулматов Канатбек</t>
   </si>
   <si>
     <t>Куштарбеков Алихан</t>
   </si>
   <si>
     <t>Мадалиев Максатбек</t>
   </si>
   <si>
     <t>Мамбетов Чынгыз</t>
   </si>
   <si>
     <t>Мурзалиев Актан</t>
   </si>
   <si>
     <t>Нам Владимир</t>
   </si>
   <si>
     <t>Ногойбаев Береке</t>
   </si>
   <si>
     <t>Пассо Нургуль</t>
   </si>
   <si>
     <t>Торобаев Амандин</t>
   </si>
   <si>
     <t>Торобаев Нурсейит</t>
   </si>
   <si>
     <t>Турсунбеков Амир</t>
   </si>
   <si>
     <t>Шаршеналиев Тимур</t>
   </si>
   <si>
-    <t>Шаршенбек уулу Бакыт</t>
+    <t>Шаршенбек Уулу Бакыт</t>
   </si>
   <si>
     <t>Эсенбеков Чынгыз</t>
   </si>
   <si>
     <t>Nurdinov Erzatbek</t>
   </si>
   <si>
     <t>Айдаралиев Санжар</t>
   </si>
   <si>
     <t>Аскарбеков Бексултан</t>
   </si>
   <si>
     <t>Деркенбаев Иляс</t>
   </si>
   <si>
     <t>Кайназаров Кылычбек</t>
   </si>
   <si>
     <t>Кайназаров Марат</t>
   </si>
   <si>
     <t>Карабаев Манас</t>
   </si>
@@ -991,51 +991,51 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="8">
         <v>1996</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>125</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>131</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="8">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>131</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="8">
         <v>1998</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E11" s="9" t="s">
@@ -2117,51 +2117,51 @@
       </c>
       <c r="D65" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>131</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C66" s="8">
         <v>1991</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C67" s="8">
         <v>1992</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>133</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
@@ -2551,51 +2551,51 @@
       </c>
       <c r="B87" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C87" s="8">
         <v>1982</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E87" s="9" t="s">
         <v>131</v>
       </c>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C88" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E88" s="9" t="s">
         <v>131</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C89" s="8">
         <v>1982</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E89" s="9" t="s">