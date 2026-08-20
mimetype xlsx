--- v0 (2026-03-17)
+++ v1 (2026-08-20)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>БК Пирамида (г. Тюмень)</t>
   </si>
   <si>
     <t>Сеньоры Тюмени 40+ 2026 2 тур</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.03.2026, БК Пирамида (г. Тюмень), Россия, Тюменская область, Тюмень, ул. Холодильная 19,  7 этаж.</t>
+    <t>14.03.2026, БК Пирамида (г. Тюмень), Russian Federation, Tyumen Region, Tyumen, ул. Холодильная 19,  7 этаж.</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 29</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Колосов Андрей</t>
+    <t>Kolosov Andrew</t>
   </si>
   <si>
-    <t>Широков Анатолий</t>
+    <t>Shirokov Anatoliy</t>
   </si>
   <si>
-    <t>Богордаев Владимир</t>
+    <t>Bogordaev Vladimir</t>
   </si>
   <si>
-    <t>Козлюк Сергей</t>
+    <t>Kozlyuk Sergey</t>
   </si>
   <si>
-    <t>Баканов Сергей</t>
+    <t>Bakanov Sergey</t>
   </si>
   <si>
-    <t>Гумиров Раиль</t>
+    <t>Chehonin Georgiy</t>
   </si>
   <si>
-    <t>Рукавишников Константин</t>
+    <t>Gumirov Ravil</t>
   </si>
   <si>
-    <t>Чехонин Георгий</t>
+    <t>Rukavishnikov Konstantin</t>
   </si>
   <si>
-    <t>Баранов Василий</t>
+    <t>Baranov Vasiliy</t>
   </si>
   <si>
-    <t>Богданов Сергей</t>
+    <t>Bogdanov Sergey</t>
   </si>
   <si>
-    <t>Дерышева Алёна</t>
+    <t>Derysheva Alena</t>
   </si>
   <si>
-    <t>Рыскин Андрей</t>
+    <t>Riskin Andrew</t>
   </si>
   <si>
-    <t>Беломоин Владимир</t>
+    <t>Belomoin Vladimir</t>
   </si>
   <si>
-    <t>Григорьев Георгий</t>
+    <t>Grigorev Geogrgiy</t>
   </si>
   <si>
-    <t>Раевский Игорь</t>
+    <t>Raevskiy Igor</t>
   </si>
   <si>
-    <t>Скляренко Леонид</t>
+    <t>Sklyarenko Leonid</t>
   </si>
   <si>
-    <t>Дягилев Александр</t>
+    <t>Aleksandr Diagilev</t>
   </si>
   <si>
-    <t>Миглей Максим</t>
+    <t>Miglei Maksim</t>
   </si>
   <si>
-    <t>Мокринский Пётр</t>
+    <t>Mokrinskiy Petr</t>
   </si>
   <si>
-    <t>Надменко Александр</t>
+    <t>Nadmenko Aleksandr</t>
   </si>
   <si>
-    <t>Назарько Юрий</t>
+    <t>Nazarko Yuriy</t>
   </si>
   <si>
-    <t>Ненашев Андрей-ст</t>
+    <t>Nenashev Andrey-st</t>
   </si>
   <si>
-    <t>Синегубов Александр</t>
+    <t>Sinegubov Sergey</t>
   </si>
   <si>
-    <t>Стекольников Андрей</t>
+    <t>Stekolnikov Andrey</t>
   </si>
   <si>
-    <t>Байраков Сергей</t>
+    <t>Bayrakov Sergey</t>
   </si>
   <si>
-    <t>Жаров Александр</t>
+    <t>Kalugin Andrey</t>
   </si>
   <si>
-    <t>Калугин Андрей</t>
+    <t>Lapshin Andrei</t>
   </si>
   <si>
-    <t>Лапшин Андрей</t>
+    <t>Romanov Oleg</t>
   </si>
   <si>
-    <t>Романов Олег</t>
+    <t>Zharov Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -768,71 +768,71 @@
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1980</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="8"/>
+      <c r="C13" s="8">
+        <v>1979</v>
+      </c>
       <c r="D13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1979</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>50</v>
@@ -1178,71 +1178,71 @@
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C34" s="8"/>
+      <c r="C34" s="8">
+        <v>1978</v>
+      </c>
       <c r="D34" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C35" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="1"/>