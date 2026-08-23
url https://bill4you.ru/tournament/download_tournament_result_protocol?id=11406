--- v0 (2026-03-20)
+++ v1 (2026-08-23)
@@ -80,51 +80,51 @@
   <si>
     <t>Поздеев Виктор</t>
   </si>
   <si>
     <t>Большаков Роман</t>
   </si>
   <si>
     <t>Плодухин Кирилл</t>
   </si>
   <si>
     <t>Вязовкин Егор</t>
   </si>
   <si>
     <t>Заволокин Илья</t>
   </si>
   <si>
     <t>Кузнецова Алеся</t>
   </si>
   <si>
     <t>Хлебникова Алёна</t>
   </si>
   <si>
     <t>Демишев Андрей</t>
   </si>
   <si>
-    <t>Клейменов Марк</t>
+    <t>Клеймёнов Марк</t>
   </si>
   <si>
     <t>Колбасов Степан</t>
   </si>
   <si>
     <t>Кузнецов Иван</t>
   </si>
   <si>
     <t>Новиков Тимофей</t>
   </si>
   <si>
     <t>Павлова Виктория</t>
   </si>
   <si>
     <t>Соломка Ксения</t>
   </si>
   <si>
     <t>Фёдор Крестин</t>
   </si>
   <si>
     <t>Бычков Андрей</t>
   </si>
   <si>
     <t>Журавская Кристина</t>
   </si>