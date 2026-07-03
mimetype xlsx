--- v0 (2026-04-01)
+++ v1 (2026-07-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>БК "Чемпион" (на Московской)</t>
   </si>
   <si>
     <t>Краснодар! Турнир 100000 по Московской пирамиде</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>28.03.2026, БК "Чемпион" (на Московской), Россия, Краснодарский край, Краснодар, ул.Московская, 122</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -164,57 +164,63 @@
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Краснодар</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Кореновск</t>
+  </si>
+  <si>
+    <t>Майский</t>
   </si>
   <si>
     <t>Ростов-на-Дону</t>
   </si>
   <si>
     <t>Стаханов</t>
+  </si>
+  <si>
+    <t>Ставрополь</t>
   </si>
   <si>
     <t>Тимашевск</t>
   </si>
   <si>
     <t>посёлок Иноземцево</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -707,71 +713,71 @@
       </c>
       <c r="D8" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1990</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>1986</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1985</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
@@ -965,51 +971,51 @@
       </c>
       <c r="D21" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>2007</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>2011</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
@@ -1045,91 +1051,91 @@
       </c>
       <c r="D25" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1995</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>1976</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1977</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>1981</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
@@ -1185,71 +1191,71 @@
       </c>
       <c r="D32" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
         <v>1976</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
         <v>1976</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="10"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="1"/>
     </row>