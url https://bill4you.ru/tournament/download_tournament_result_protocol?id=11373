--- v1 (2026-07-03)
+++ v2 (2026-08-24)
@@ -20,213 +20,213 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>БК "Чемпион" (на Московской)</t>
   </si>
   <si>
     <t>Краснодар! Турнир 100000 по Московской пирамиде</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.03.2026, БК "Чемпион" (на Московской), Россия, Краснодарский край, Краснодар, ул.Московская, 122</t>
+    <t>28.03.2026, БК "Чемпион" (на Московской), Russian Federation, Krasnodar Territory, Krasnodar, ул.Московская, 122</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Арутюнян Сергей</t>
+    <t>Arutyunyan Sergey</t>
   </si>
   <si>
-    <t>Новиков Виталий</t>
+    <t>Novikov Vitaliy</t>
   </si>
   <si>
-    <t>Арутюнов Давид</t>
+    <t>Arutyunov David</t>
   </si>
   <si>
-    <t>Князев Илья</t>
+    <t>Knyazev Ilya</t>
   </si>
   <si>
-    <t>Абрамов Ашот</t>
+    <t>Abramov Ashot</t>
   </si>
   <si>
-    <t>Играков Владимир</t>
+    <t>Igrakov Vladimir</t>
   </si>
   <si>
-    <t>Коваленко Александр</t>
+    <t>Kovalenko Aleksandr</t>
   </si>
   <si>
-    <t>Шегай Александр</t>
+    <t>Shegay Aleksandr</t>
   </si>
   <si>
-    <t>Беркоз Георгий</t>
+    <t>Berkoz Georgiy</t>
   </si>
   <si>
-    <t>Богомолов Сергей</t>
+    <t>Bogomolov Sergey</t>
   </si>
   <si>
-    <t>Гасанов Руслан</t>
+    <t>Gasanov Ruslan</t>
   </si>
   <si>
-    <t>Ившуков Владимир</t>
+    <t>Ivshukov Vladimir</t>
   </si>
   <si>
-    <t>Каркач Захар</t>
+    <t>Karkach Zahar</t>
   </si>
   <si>
-    <t>Саргсян Серго</t>
+    <t>Sargsyan Sergo</t>
   </si>
   <si>
-    <t>Спилатов Михаил</t>
+    <t>Shadrin Egor</t>
   </si>
   <si>
-    <t>Шадрин Егор</t>
+    <t>Spilatov Mihail</t>
   </si>
   <si>
-    <t>Аванесян Вячеслав</t>
+    <t>Avanesyan Vyacheslav</t>
   </si>
   <si>
-    <t>Кочерга Олег</t>
+    <t>Kocherga Oleg</t>
   </si>
   <si>
-    <t>Ларионенков Олег</t>
+    <t>Larionenkov Oleg</t>
   </si>
   <si>
-    <t>Липалов Сергей</t>
+    <t>Lipalov Sergei</t>
   </si>
   <si>
-    <t>Машкин Евгений</t>
+    <t>Mashkin Evgeniy</t>
   </si>
   <si>
-    <t>Медведев Платон</t>
+    <t>Medvedev Platon</t>
   </si>
   <si>
-    <t>Овдиенко Сергей</t>
+    <t>Ovdienko Sergey</t>
   </si>
   <si>
-    <t>Пастухов Роман</t>
+    <t>Pastuhov Roman</t>
   </si>
   <si>
-    <t>Дюба Алексей</t>
+    <t>Dyuba Aleksey</t>
   </si>
   <si>
-    <t>Калашникова Наталья</t>
+    <t>Kalashnikova Nataliya</t>
   </si>
   <si>
-    <t>Лащев Вячеслав</t>
+    <t>Lashchev Vlacheslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Кореновск</t>
+    <t>Korenovsk</t>
   </si>
   <si>
-    <t>Майский</t>
+    <t>Mayskiy</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Стаханов</t>
+    <t>Kadiivka / Stakhanov</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Stavropol</t>
   </si>
   <si>
-    <t>Тимашевск</t>
+    <t>Timashеvsk</t>
   </si>
   <si>
-    <t>посёлок Иноземцево</t>
+    <t>posyolok Inozemtsevo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -965,77 +965,77 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1990</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1992</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>