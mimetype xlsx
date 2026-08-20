--- v0 (2026-05-29)
+++ v1 (2026-08-20)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>БК "Кино"</t>
   </si>
   <si>
     <t>КОММЕРЧЕСКИЙ ТУРНИР</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.03.2026, БК "Кино", Россия, Удмуртская Республика, Ижевск, Пушкинская 268ж</t>
+    <t>15.03.2026, БК "Кино", Russian Federation, Udmurtian Republic, Izhevsk, Пушкинская 268ж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Пономарев Данил</t>
+    <t>Ponomarev Danil</t>
   </si>
   <si>
-    <t>Вотинцев Никита</t>
+    <t>Votincev Nikita</t>
   </si>
   <si>
-    <t>Габриелян Хачатур</t>
+    <t>Gabrielyan Hachatur</t>
   </si>
   <si>
-    <t>Александров Дмитрий</t>
+    <t>Alexandrov Dmitrii</t>
   </si>
   <si>
-    <t>Бобрик Александр</t>
+    <t>Bobrik Aleksandr</t>
   </si>
   <si>
-    <t>Зорин Владимир</t>
+    <t>Pushkarev Aleksey</t>
   </si>
   <si>
-    <t>Пушкарев Алексей</t>
+    <t>Stepanov Yuriy</t>
   </si>
   <si>
-    <t>Степанов Юрий</t>
+    <t>Zorin Vladimir</t>
   </si>
   <si>
-    <t>Абдулазизов Шукриддин</t>
+    <t>Abdulazizov Shukriddin</t>
   </si>
   <si>
-    <t>Зиатдинов Мурат</t>
+    <t>Muhgalina Elena</t>
   </si>
   <si>
-    <t>Мухгалина Елена</t>
+    <t>Samsonov Roman</t>
   </si>
   <si>
-    <t>Самсонов Роман</t>
+    <t>Ziatdinov Murat</t>
   </si>
   <si>
-    <t>Алабужев Евгений</t>
+    <t>alabuzhev evgenyi</t>
   </si>
   <si>
-    <t>Алексанян Артур</t>
+    <t>Aleksanyan Artur</t>
   </si>
   <si>
-    <t>Ившин Александр</t>
+    <t>Ivshin Aleksandr</t>
   </si>
   <si>
-    <t>Русских Александр</t>
+    <t>Russkih Aleksandr</t>
   </si>
   <si>
-    <t>Городилов Василий</t>
+    <t>Chuhlancev Evgeny</t>
   </si>
   <si>
-    <t>Калистратов Дмитрий</t>
+    <t>Gorodilov Vasiliy</t>
   </si>
   <si>
-    <t>Кодиров Илхомжон</t>
+    <t>Kalistratov Dmitriy</t>
   </si>
   <si>
-    <t>Малых Владислав</t>
+    <t>Kodirov Ilhom</t>
   </si>
   <si>
-    <t>Репарюк Святослав</t>
+    <t>Malykh Vladislav</t>
   </si>
   <si>
-    <t>Санников Константин</t>
+    <t>Reparyuk Svyatoslav</t>
   </si>
   <si>
-    <t>Чухланцев Евгений</t>
+    <t>Sannikov Konstantin</t>
   </si>
   <si>
-    <t>Шагалов Иван</t>
+    <t>Shagalov Ivan</t>
   </si>
   <si>
-    <t>Буклей Григорий</t>
+    <t>Bukley Grigoriy</t>
   </si>
   <si>
-    <t>Ильин Антон</t>
+    <t>Ilin Anton</t>
   </si>
   <si>
-    <t>Мацулевич Константин</t>
+    <t>Maculevich Konstantin</t>
   </si>
   <si>
-    <t>Мраев Артем</t>
+    <t>Mraev Artem</t>
   </si>
   <si>
-    <t>Шабловинский Роман</t>
+    <t>Schetinin Evgeniy</t>
   </si>
   <si>
-    <t>Щетинин Евгений</t>
+    <t>SHABLOVINSKY Roman</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -775,174 +775,174 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1990</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1969</v>
+        <v>1993</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1993</v>
+        <v>1987</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1987</v>
+        <v>1969</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1989</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1973</v>
+        <v>1983</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1983</v>
+        <v>2000</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>2000</v>
+        <v>1973</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1987</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="1"/>
@@ -995,171 +995,171 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1976</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1997</v>
+        <v>1981</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1982</v>
+        <v>1997</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1967</v>
+        <v>1982</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1980</v>
+        <v>1967</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>1998</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="9" t="s">
@@ -1235,71 +1235,71 @@
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1995</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>