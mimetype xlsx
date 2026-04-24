--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -632,69 +632,73 @@
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="8"/>
+      <c r="A8" s="8">
+        <v>1</v>
+      </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8">
         <v>2008</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="8"/>
+      <c r="A9" s="8">
+        <v>2</v>
+      </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>2009</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>2008</v>