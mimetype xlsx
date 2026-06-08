--- v0 (2026-04-24)
+++ v1 (2026-06-08)
@@ -908,51 +908,51 @@
       </c>
       <c r="C17" s="8">
         <v>2013</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>2011</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F19" s="1"/>