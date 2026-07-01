--- v0 (2025-10-19)
+++ v1 (2026-07-01)
@@ -776,51 +776,51 @@
       </c>
       <c r="C8" s="8">
         <v>1997</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>2008</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>1999</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F10" s="1"/>