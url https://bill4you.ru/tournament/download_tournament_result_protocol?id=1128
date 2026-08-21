--- v1 (2026-07-01)
+++ v2 (2026-08-21)
@@ -20,279 +20,279 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Международная Конфедерация Пирамиды</t>
   </si>
   <si>
     <t>Международные соревнования 2023 "Московская весна (1-й турнир)", женщины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>17.02.2023, БК "Легенда" (г. Москва), Россия, Москва, Митино,  м. Волоколамская,  Пятницкое ш.,  д. 3,  ТЦ "Пятница",  2 этаж</t>
+    <t>17.02.2023, БК "Легенда" (г. Москва), Russian Federation, Moscow, Митино,  м. Волоколамская,  Пятницкое ш.,  д. 3,  ТЦ "Пятница",  2 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 50</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зверинцева Анастасия</t>
+    <t>Zverintseva Anastasiya</t>
   </si>
   <si>
-    <t>Брытченко Екатерина</t>
+    <t>Brytchenko Ekaterina</t>
   </si>
   <si>
-    <t>Мамичева Мария</t>
+    <t>Mamicheva Mariya</t>
   </si>
   <si>
-    <t>Панова Лилия</t>
+    <t>Panova Lilia</t>
   </si>
   <si>
-    <t>Зябирова Алина</t>
+    <t>Emelyanova Valeria</t>
   </si>
   <si>
-    <t>Кирпичникова Наталия</t>
+    <t>Kirpichnikova Nataliya</t>
   </si>
   <si>
-    <t>Машкина Валерия</t>
+    <t>Pereletova Alisa</t>
   </si>
   <si>
-    <t>Перелетова Алиса</t>
+    <t>Zyabirova Alina</t>
   </si>
   <si>
-    <t>Антонова Ульяна</t>
+    <t>Antonova Ulyana</t>
   </si>
   <si>
-    <t>Баурова Анастасия</t>
+    <t>Baurova Anastasia</t>
   </si>
   <si>
-    <t>Волк Анастасия</t>
+    <t>Cymbal Dar'a</t>
   </si>
   <si>
-    <t>Дарницкая Диана</t>
+    <t>Darnickaa Diana</t>
   </si>
   <si>
-    <t>Демченко Надежда</t>
+    <t>Demcenko Nadezda</t>
   </si>
   <si>
-    <t>Карпич Анастасия</t>
+    <t>Karpic Anastasia</t>
   </si>
   <si>
-    <t>Ковалева Екатерина</t>
+    <t>Kovaleva Ekaterina</t>
   </si>
   <si>
-    <t>Цымбал Дарья</t>
+    <t>Volk Anastasiya</t>
   </si>
   <si>
-    <t>Башкатова Полина</t>
+    <t>Baskatova Polina</t>
   </si>
   <si>
-    <t>Геворгян Анжела</t>
+    <t>Gevorgyan Anzela</t>
   </si>
   <si>
-    <t>Кондратьева Валерия</t>
+    <t>Kondrateva Valeriya</t>
   </si>
   <si>
-    <t>Корнева Наталия</t>
+    <t>Korneva Natalia</t>
   </si>
   <si>
-    <t>Кривова Арина</t>
+    <t>Krivova Arina</t>
   </si>
   <si>
-    <t>Кузнецова Елизавета</t>
+    <t>Kurcavova Viktoria</t>
   </si>
   <si>
-    <t>Курчавова Виктория</t>
+    <t>Kuznecova Elizaveta</t>
   </si>
   <si>
-    <t>Левкина Алена</t>
+    <t>Levkina Alena</t>
   </si>
   <si>
-    <t>Осинцева Варвара</t>
+    <t>Osintseva Varvara</t>
   </si>
   <si>
-    <t>Полякова Евгения</t>
+    <t>Polakova Evgenia</t>
   </si>
   <si>
-    <t>Потехина Ксения</t>
+    <t>Potehina Ksenia</t>
   </si>
   <si>
-    <t>Пронина София</t>
+    <t>Pronina Sofiya</t>
   </si>
   <si>
-    <t>Седых Наталья</t>
+    <t>Sedyh Natal'a</t>
   </si>
   <si>
-    <t>Солдатова Александра</t>
+    <t>Soldatova Aleksandra</t>
   </si>
   <si>
-    <t>Сорокина Юлия</t>
+    <t>Sorokina Ulia</t>
   </si>
   <si>
-    <t>Ставицкая Светлана</t>
+    <t>Stavitskaya Svetlana</t>
   </si>
   <si>
-    <t>Бачулис Диана</t>
+    <t>Baculis Diana</t>
   </si>
   <si>
-    <t>Горбатова Арина</t>
+    <t>Chernyavskaya Alisa</t>
   </si>
   <si>
-    <t>Дворова Мария</t>
+    <t>Dvorova Maria</t>
   </si>
   <si>
-    <t>Колосова Александра</t>
+    <t>Gorbatova Arina</t>
   </si>
   <si>
-    <t>Конобеева Надежда</t>
+    <t>Kolosova Aleksandra</t>
   </si>
   <si>
-    <t>Кошевая Валерия</t>
+    <t>Konobeeva Nadezda</t>
   </si>
   <si>
-    <t>Ларченко Марианна</t>
+    <t>Koshevaya Valeriya</t>
   </si>
   <si>
-    <t>Лащ Елена</t>
+    <t>Larchenko Marianna</t>
   </si>
   <si>
-    <t>Мануйлова Екатерина</t>
+    <t>Las Elena</t>
   </si>
   <si>
-    <t>Михайлик Виктория</t>
+    <t>Manujlova Ekaterina</t>
   </si>
   <si>
-    <t>Панова София</t>
+    <t>Mihaylik Viktoriya</t>
   </si>
   <si>
-    <t>Рзянина Лада</t>
+    <t>Panova Sofia</t>
   </si>
   <si>
-    <t>Сковоронская Виктория</t>
+    <t>Rzanina Lada</t>
   </si>
   <si>
-    <t>Таркан Алиса</t>
+    <t>Skovoronskaa Viktoria</t>
   </si>
   <si>
-    <t>Ташева Наргиз</t>
+    <t>Tasheva Nargiza</t>
   </si>
   <si>
-    <t>Тюрникова Алёна</t>
+    <t>Tyurnikova Alena</t>
   </si>
   <si>
-    <t>Антонова Ольга</t>
+    <t>Antonova Ol'ga</t>
   </si>
   <si>
-    <t>Мартюхова Валерия</t>
+    <t>Martuhova Valeria</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Беларусь</t>
+    <t>Belarus</t>
   </si>
   <si>
-    <t>Узбекистан</t>
+    <t>Uzbekistan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -833,114 +833,114 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>2002</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1990</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>2007</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F16" s="1"/>
@@ -953,51 +953,51 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1995</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>2006</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="9" t="s">
@@ -1053,51 +1053,51 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>2007</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2011</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1173,71 +1173,71 @@
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>2002</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2009</v>
+        <v>1983</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1983</v>
+        <v>2009</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>2005</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="9" t="s">
@@ -1413,294 +1413,294 @@
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2008</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>2002</v>
+        <v>1983</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>2011</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1983</v>
+        <v>2004</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>2003</v>
+        <v>1983</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>1984</v>
+        <v>2006</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>2003</v>
+        <v>1984</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
-        <v>1983</v>
+        <v>2004</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
         <v>1992</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F54" s="1"/>