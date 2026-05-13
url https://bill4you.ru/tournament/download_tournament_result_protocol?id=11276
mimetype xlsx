--- v0 (2026-03-25)
+++ v1 (2026-05-13)
@@ -56,54 +56,54 @@
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
-    <t>Марков Сергей</t>
+    <t>Пушкарев Роман</t>
   </si>
   <si>
-    <t>Пушкарев Роман</t>
+    <t>Марков Сергей</t>
   </si>
   <si>
     <t>Добрынин Дмитрий</t>
   </si>
   <si>
     <t>Гунченко Сергей</t>
   </si>
   <si>
     <t>Гнутов Евгений</t>
   </si>
   <si>
     <t>Леонов Сергей</t>
   </si>
   <si>
     <t>Атапин Родион</t>
   </si>
   <si>
     <t>Куликов Александр</t>
   </si>
   <si>
     <t>Еремин Юрий</t>
   </si>
   <si>
     <t>Иванов Александр</t>
   </si>
@@ -620,74 +620,78 @@
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="8"/>
+      <c r="A8" s="8">
+        <v>1</v>
+      </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8">
-        <v>1984</v>
+        <v>1978</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="8"/>
+      <c r="A9" s="8">
+        <v>2</v>
+      </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
-        <v>1978</v>
+        <v>1984</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>1984</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="9" t="s">